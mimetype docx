--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (169)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (172)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -817,295 +817,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucagon-Like Peptide-1 Receptor Agonists in Hidradenitis Suppurativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of antenatal prebiotic intake in infants at risk of atopy: the double-blind PREGRALL randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gouvrion</w:t>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Delage</w:t>
+                <w:t xml:space="preserve">Marion Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel P. Villani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Fite</w:t>
+                <w:t xml:space="preserve">Aurore Foureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2025.2723⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ljaf414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238285v1</w:t>
+                <w:t xml:space="preserve">hal-05381091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of antenatal prebiotic intake in infants at risk of atopy: the double-blind PREGRALL randomized clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Glucagon-Like Peptide-1 Receptor Agonists in Hidradenitis Suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gouvrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aubert</w:t>
+                <w:t xml:space="preserve">Axel P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boivin</w:t>
+                <w:t xml:space="preserve">Sarah Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Foureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Charlotte Fite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ljaf414. </w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 161 (10), pp.1084-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2025.2723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381091v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
               </w:r>
@@ -2827,19581 +2827,19995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with early relapse of infantile haemangioma in children treated for at least six months with oral propranolol: A case-control study using the 2014-2021 French Ouest DataHub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dugard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">C Mauguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (3), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106133v1</w:t>
+                <w:t xml:space="preserve">hal-04117242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with early relapse of infantile haemangioma in children treated for at least six months with oral propranolol: A case-control study using the 2014-2021 French Ouest DataHub</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French national diagnosis and care protocol (PNDS, protocole national de diagnostic et de soins): cystic lymphatic malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annouk Bisdorff-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.03.007⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02608-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117242v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national diagnosis and care protocol (PNDS, protocole national de diagnostic et de soins): cystic lymphatic malformations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Dompmartin</w:t>
+                <w:t xml:space="preserve">Therapeutic inertia during isotretinoin treatment of juvenile acne by dermatologists, paediatricians and general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+                <w:t xml:space="preserve">A. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guellich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02608-y⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392462v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular capillary-type hemangioma: Diagnosis, treatment, and outcomes. A French multicentric retrospective study of 66 cases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2023.110962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241422v1</w:t>
+                <w:t xml:space="preserve">hal-04106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
+                <w:t xml:space="preserve">Intramuscular capillary-type hemangioma: Diagnosis, treatment, and outcomes. A French multicentric retrospective study of 66 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Orly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annouk Bisdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Réda</w:t>
+                <w:t xml:space="preserve">Antoine Fraissenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nambot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.110962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2023.110962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290738v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Albert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.554 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830431v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.113392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04233650v1</w:t>
+                <w:t xml:space="preserve">hal-04830431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional healers or bonesetters (“rebouteux”) in France: A survey of their practice, profile, and customers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Joly</w:t>
+                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchand</w:t>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-É. Édée</w:t>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150 (2), pp.89 - 94. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099886v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herpes zoster in children during the COVID-19 pandemic in France: A retrospective multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boralevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), pp.46-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674156v1</w:t>
+                <w:t xml:space="preserve">hal-05608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Reaction with Eosinophilia and Systemic Symptoms (DRESS): Series of 49 French Pediatric Cases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traditional healers or bonesetters (“rebouteux”) in France: A survey of their practice, profile, and customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Welfringer-Morin</w:t>
+                <w:t xml:space="preserve">J.-B. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-É. Édée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.07.025⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (2), pp.89 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342672v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Robert</w:t>
+                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274143v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of tinea capitis in children following the withdrawal of griseofulvin from the French market: A fast-track algorithm proposed by the Center of Evidence of the French Society of Dermatology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Drug Reaction with Eosinophilia and Systemic Symptoms (DRESS): Series of 49 French Pediatric Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bedouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gangneux</w:t>
+                <w:t xml:space="preserve">Benoit Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Caseris</w:t>
+                <w:t xml:space="preserve">Florence Tetart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Moreau</w:t>
+                <w:t xml:space="preserve">Brigitte Milpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Welfringer-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.267 - 274.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837146v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of amoxicillin‐associated Drug Reaction with Eosinophilia and Systemic Symptoms syndrome: a nationwide study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children with psoriasis and COVID‐19: factors associated with an unfavourable COVID‐19 course, and the impact of infection on disease progression (Chi‐PsoCov registry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-S Agier</w:t>
+                <w:t xml:space="preserve">J. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Beau-Salinas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Vial</w:t>
+                <w:t xml:space="preserve">A-C Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloni Fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Lernia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17631⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.2076-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342746v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on children with psoriasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of tinea capitis in children following the withdrawal of griseofulvin from the French market: A fast-track algorithm proposed by the Center of Evidence of the French Society of Dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caseris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Beytout</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Aubert</w:t>
+                <w:t xml:space="preserve">C Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 148 (2), pp.106-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2021.01.005⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342737v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Andina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Chiriac</w:t>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ced.14481⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.e156-e156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342580v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressive therapy for recurrent cutaneous herpes infections in children under 12 years: An observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific features of amoxicillin‐associated Drug Reaction with Eosinophilia and Systemic Symptoms syndrome: a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-S Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Beau-Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Hazard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaudy‐graffin</w:t>
+                <w:t xml:space="preserve">T. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.16165⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099849v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and an individual patient data meta-analysis of ivermectin use in children weighing less than fifteen kilograms : Is it time to reconsider the current contraindication ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Specht</w:t>
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on children with psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beytout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pepiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009144⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (2), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407125v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Horn on Four-year-old Child’s Arm: A Quiz</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3902⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.444-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ced.14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342728v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Transient Elastography Prototype to Assess Skin (Dermis) Fibrosis: A Diagnostic Study in Patients with Venous Insufficiency and Controls.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppressive therapy for recurrent cutaneous herpes infections in children under 12 years: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoha Maakaroun‐vermesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
+                <w:t xml:space="preserve">Claire Abasq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Faleweei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vierron</w:t>
+                <w:t xml:space="preserve">Catherine Gaudy‐graffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1047-3146⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (1), pp.138-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185774v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of hidradenitis suppurativa using a long-pulsed hair removal neodymium:yttrium-aluminium-garnet laser: A multicenter, prospective, randomized, intraindividual, comparative trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Servy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (1), pp.203-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.04.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408026v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute acral eruptions in children during the COVID-19 pandemic: Characteristics of 103 children and their family clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the clinical spectrum of mosaic BRAF skin phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">A. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rapp</w:t>
+                <w:t xml:space="preserve">V. Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fertitta</w:t>
+                <w:t xml:space="preserve">J. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fraitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342667v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health care transition for patients with vascular malformations: a French multicenter cross-sectional study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute acral eruptions in children during the COVID-19 pandemic: Characteristics of 103 children and their family clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Sigg</w:t>
+                <w:t xml:space="preserve">T. Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fertitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-01970-7⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (2), pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342794v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of hidradenitis suppurativa using a long-pulsed hair removal neodymium:yttrium-aluminium-garnet laser: A multicenter, prospective, randomized, intraindividual, comparative trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health care transition for patients with vascular malformations: a French multicenter cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Servy</w:t>
+                <w:t xml:space="preserve">Camille Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.04.117⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342722v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the clinical spectrum of mosaic BRAF skin phenotypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutaneous Horn on Four-year-old Child’s Arm: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Amiel</w:t>
+                <w:t xml:space="preserve">C Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boccara</w:t>
+                <w:t xml:space="preserve">F Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fraitag</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.17413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342804v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing quality of life in children with low‐flow vascular malformations: a qualitative study using focus groups</w:t>
+                <w:t xml:space="preserve">High-Frequency Transient Elastography Prototype to Assess Skin (Dermis) Fibrosis: A Diagnostic Study in Patients with Venous Insufficiency and Controls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casassa</w:t>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeron</w:t>
+                <w:t xml:space="preserve">Geoffroy Faleweei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maruani</w:t>
+                <w:t xml:space="preserve">Caroline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labreze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17037⟩</w:t>
+              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (5), pp.503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1047-3146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342724v1</w:t>
+                <w:t xml:space="preserve">hal-03185774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 1% for benign lymphangiomatous papules after radiotherapy for endometrial and breast cancers: a report of three cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Tallegas</w:t>
+                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2021.4000⟩</w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342799v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of low-dose PI3K inhibitor taselisib in adult patients with CLOVES and Klippel–Trenaunay syndrome (KTS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review and an individual patient data meta-analysis of ivermectin use in children weighing less than fifteen kilograms : Is it time to reconsider the current contraindication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podjanee Jittamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuelton Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menno R Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Luu</w:t>
+                <w:t xml:space="preserve">Belen Pedrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vabres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Phan</w:t>
+                <w:t xml:space="preserve">Sabine Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01290-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.e0009144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342786v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient abdominal telangiectasia of the newborn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing quality of life in children with low‐flow vascular malformations: a qualitative study using focus groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Juzot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+                <w:t xml:space="preserve">C. Labreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pde.14620⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), pp.755-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342780v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blue-pigmented Lesion on the Cheek in a Three-year-old Girl: A Quiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and efficacy of low-dose PI3K inhibitor taselisib in adult patients with CLOVES and Klippel–Trenaunay syndrome (KTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Moreau</w:t>
+                <w:t xml:space="preserve">P. Vabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Touze</w:t>
+                <w:t xml:space="preserve">H. Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dujardin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Loffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 101 (10), pp.adv00580. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (12), pp.2433-2442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/actadv.v101.364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01290-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408013v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chiriac</w:t>
+                <w:t xml:space="preserve">Topical sirolimus 1% for benign lymphangiomatous papules after radiotherapy for endometrial and breast cancers: a report of three cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tallegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ced.14482⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.252-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2021.4000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342620v1</w:t>
+                <w:t xml:space="preserve">hal-03342799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary lymphedema French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient abdominal telangiectasia of the newborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+                <w:t xml:space="preserve">Cécile Juzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01652-w⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.864-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pde.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342690v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesiculopustular eruption in a newborn with down’s syndrome: A quiz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary lymphedema French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Elalouf</w:t>
+                <w:t xml:space="preserve">Stéphane Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Albuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3731⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01652-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342656v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Blue-pigmented Lesion on the Cheek in a Three-year-old Girl: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ced.14483⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (10), pp.adv00580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v101.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342626v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of chronic spontaneous urticaria: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.20415⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ced.14482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342687v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Laser tag purpura”: a new form of exercise-induced purpura</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Vesiculopustular eruption in a newborn with down’s syndrome: A quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3817⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (2), pp.adv00394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342659v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport activities and exercise in individuals with lymphedema: a French national survey on practices and fears.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéfania Geremia</w:t>
+                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.462-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ced.14483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03342774v1</w:t>
+                <w:t xml:space="preserve">hal-03342626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for the management of chronic spontaneous urticaria: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dinulescu</w:t>
+                <w:t xml:space="preserve">F. Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Oger</w:t>
+                <w:t xml:space="preserve">G. D’acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
+                <w:t xml:space="preserve">M.‐h. Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buche</w:t>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 182 (2), pp.515-516. </w:t>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.658-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308311v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">“Laser tag purpura”: a new form of exercise-induced purpura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kluger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.418-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623128v1</w:t>
+                <w:t xml:space="preserve">hal-03342659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalities of use of oral propranolol in proliferative infantile haemangiomas: an international survey among practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport activities and exercise in individuals with lymphedema: a French national survey on practices and fears.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Mazereeuw‐hautier</w:t>
+                <w:t xml:space="preserve">Stéfania Geremia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.19047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.63-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342752v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dinulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">E Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (2), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Erosions and Crusts on Legs in a Returning Traveller: A Quiz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Laurent</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diama Ndiaye</w:t>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Legrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angele Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3604⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342642v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term Effect and Acceptability of Manual Lymphatic Drainage for Paediatric Limb Lymphoedema: A Prospective Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Erosions and Crusts on Legs in a Returning Traveller: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Tauveron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gérémia</w:t>
+                <w:t xml:space="preserve">Diama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Allain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 100 (8), pp.adv00125-5. </w:t>
+              <w:t xml:space="preserve">, 2020, 100 (15), pp.adv00253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-3447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342758v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal calprotectin in hidradenitis suppurativa: a study of 55 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kluger</w:t>
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Salava</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Lybeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauliina Nuutinen</w:t>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3813⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342640v1</w:t>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term follow‐up of intracranial arteriovenous malformations with frontal capillary malformation (Wyburn‐Mason syndrome or Bonnet‐Dechaume‐Blanc syndrome): three case reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalities of use of oral propranolol in proliferative infantile haemangiomas: an international survey among practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mashiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Ouédraogo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">J. Mazereeuw‐hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.14947⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.573-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.19047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342789v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug survival and post-drug survival of systemic treatments in a national French cohort of children with atopic dermatitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term Effect and Acceptability of Manual Lymphatic Drainage for Paediatric Limb Lymphoedema: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gérémia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Chambrelan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E Mahé</w:t>
+                <w:t xml:space="preserve">P Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.18941⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (8), pp.adv00125-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498639v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Phenotyping in Patients with Skin Capillary Malformations and Mosaic GNAQ or GNA11 Mutations Defines a Clinical Spectrum with Genotype-Phenotype Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal calprotectin in hidradenitis suppurativa: a study of 55 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kluger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Salava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Lybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa-Lotta Kiiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Jordan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Albuisson</w:t>
+                <w:t xml:space="preserve">Pauliina Nuutinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.08.455⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.422-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158801v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin Safety in Infants and Children under 15 Kg Treated for Scabies: A Multicentric Observational Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug survival and post-drug survival of systemic treatments in a national French cohort of children with atopic dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chambrelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levy</w:t>
+                <w:t xml:space="preserve">F Poizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Miquel</w:t>
+                <w:t xml:space="preserve">E Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.18369⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.376-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158809v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel KHDRBS1-NTRK3 Rearrangement in a Congenital Pediatric CD34-Positive Skin Tumor: A Case Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Tallegas</w:t>
+                <w:t xml:space="preserve">Long‐term follow‐up of intracranial arteriovenous malformations with frontal capillary malformation (Wyburn‐Mason syndrome or Bonnet‐Dechaume‐Blanc syndrome): three case reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Jourdain</w:t>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv: An International Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00428-018-2415-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158824v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse Phenotyping in Patients with Skin Capillary Malformations and Mosaic GNAQ or GNA11 Mutations Defines a Clinical Spectrum with Genotype-Phenotype Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Cabridain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Boivin</w:t>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Albuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.1106-1110.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.08.455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121119v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiomes superficiels : traitements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ivermectin Safety in Infants and Children under 15 Kg Treated for Scabies: A Multicentric Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Janot</w:t>
+                <w:t xml:space="preserve">A.-C. Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhreddine Boustia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.388-397. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621772v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Novel KHDRBS1-NTRK3 Rearrangement in a Congenital Pediatric CD34-Positive Skin Tumor: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tallegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beneton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Orbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+              <w:t xml:space="preserve">Virchows Archiv: An International Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 474 (1), pp.111-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-018-2415-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622848v1</w:t>
+                <w:t xml:space="preserve">hal-03158824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566764v1</w:t>
+                <w:t xml:space="preserve">hal-02622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Angiomes superficiels : traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Boustia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3440⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.388-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619966v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Sirolimus Combined with Sclerotherapy for Giant Cervical Lymphatic Macrocystic Malformations: Two Newborn Cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Favrais</w:t>
+                <w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cabridain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Badon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3441⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.e024974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158816v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the long diagnostic delay for hidradenitis suppurativa: a national survey among French general practitioners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roba Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.e16-e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622269v1</w:t>
+                <w:t xml:space="preserve">hal-02566764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Tolerance of Sirolimus (Rapamycin) for Extracranial Arteriovenous Malformations in Children and Adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bodemer</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.82-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-3273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158791v1</w:t>
+                <w:t xml:space="preserve">hal-02619966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatments for paediatric psoriasis (BiPe): A retrospective observational study on biological drug survival in daily practice in childhood psoriasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingeborg Zehbe</w:t>
+                <w:t xml:space="preserve">Efficacy of Sirolimus Combined with Sclerotherapy for Giant Cervical Lymphatic Macrocystic Malformations: Two Newborn Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boulle</w:t>
+                <w:t xml:space="preserve">Sophie Denamur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Segondy</w:t>
+                <w:t xml:space="preserve">Géraldine Favrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1006646. </w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.90-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.15579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095496v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new phototherapy regimen during winter as an add-on therapy, coupled with oral vitamin D supplementation, for the long-term control of atopic dermatitis study protocol for a multicentre, randomized, crossover, pragmatic trial - the PRADA trial</w:t>
+                <w:t xml:space="preserve">Understanding the long diagnostic delay for hidradenitis suppurativa: a national survey among French general practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Héloïse Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Darrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Misery</w:t>
+                <w:t xml:space="preserve">Aurélie Bourdais-Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3276-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086876v1</w:t>
+                <w:t xml:space="preserve">hal-02622269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Diet in Chronic Spontaneous Urticaria: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and Tolerance of Sirolimus (Rapamycin) for Extracranial Arteriovenous Malformations in Children and Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cornillier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Hacard</w:t>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (2), pp.127-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3015⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.1105-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625341v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellowish Nodules on the Vulva in a 6-Year-Old Girl: A Quiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological treatments for paediatric psoriasis (BiPe): A retrospective observational study on biological drug survival in daily practice in childhood psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lia Murall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianela Ackerman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Ingeborg Zehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Estève</w:t>
+                <w:t xml:space="preserve">Nathalie Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Kerdraon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Segondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3204⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1006646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.15579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158766v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-antistreptococcal interventions for acute guttate psoriasis or an acute guttate flare of chronic psoriasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new phototherapy regimen during winter as an add-on therapy, coupled with oral vitamin D supplementation, for the long-term control of atopic dermatitis study protocol for a multicentre, randomized, crossover, pragmatic trial - the PRADA trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Stembridge</w:t>
+                <w:t xml:space="preserve">Laure Darrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Abdel Hay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, 26 p. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/14651858.CD011541.pub2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627148v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
+                <w:t xml:space="preserve">Effect of Diet in Chronic Spontaneous Urticaria: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ventejou</w:t>
+                <w:t xml:space="preserve">Hélène Cornillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C Machet</w:t>
+                <w:t xml:space="preserve">Stéphane Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Herbreteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00428-019-02546-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620103v1</w:t>
+                <w:t xml:space="preserve">hal-02625341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly Growing Tumour on the Forearm of an 83-year-old Woman: A Quiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yellowish Nodules on the Vulva in a 6-Year-Old Girl: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib El Habnouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+                <w:t xml:space="preserve">Eric Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guyétant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Remy Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Finon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99, pp.121-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3054⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.837-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618135v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Mass of the Scalp in a Newborn: A Quiz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Non-antistreptococcal interventions for acute guttate psoriasis or an acute guttate flare of chronic psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Stembridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdel Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3131⟩</w:t>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD011541.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03158785v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical use of mammalian target of rapamycin inhibitors in dermatology: A systematic review with meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Rapidly Growing Tumour on the Forearm of an 83-year-old Woman: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cornillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guyétant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.070⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.121-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486726v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crusts on the Eyelashes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Pediatr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 474, pp.755-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-019-02546-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443905v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Crusts on the Eyelashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00428-019-02561-5⟩</w:t>
+              <w:t xml:space="preserve">J Pediatr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617921v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vabres</w:t>
+                <w:t xml:space="preserve">Vascular Mass of the Scalp in a Newborn: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi-Emiliène Edee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-2725-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (6), pp.627-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913363v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary scintigraphy for Sjögren's syndrome in patients with xerostomia: a retrospective study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Joly</w:t>
+                <w:t xml:space="preserve">Topical use of mammalian target of rapamycin inhibitors in dermatology: A systematic review with meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/odi.12802⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.735 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623649v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR4A2 haploinsufficiency is associated with intellectual disability and autism spectrum disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Delahaye-Duriez</w:t>
+                <w:t xml:space="preserve">Correction to: Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ventejou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13383⟩</w:t>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (1), pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-019-02561-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446612v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Nail Scabies: A French Prospective Multicenter Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2725-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.01.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974312v1</w:t>
+                <w:t xml:space="preserve">hal-01913363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">NR4A2 haploinsufficiency is associated with intellectual disability and autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2835⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (2), pp.264-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621329v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et prise en charge initiale du mélanome par des médecins généralistes : enquête dans un département rural à très faible densité médicale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+                <w:t xml:space="preserve">Salivary scintigraphy for Sjögren's syndrome in patients with xerostomia: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquib Bakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oral Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.552-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/odi.12802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2017.11.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03655223v1</w:t>
+                <w:t xml:space="preserve">hal-02623649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Boccara</w:t>
+                <w:t xml:space="preserve">Prevalence of Nail Scabies: A French Prospective Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.154-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737962v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durieux-Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Beslon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158596v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical Corticosteroid Concerns Among Parents of Children with Psoriasis versus Atopic Dermatitis: A French Multicenter Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance et prise en charge initiale du mélanome par des médecins généralistes : enquête dans un département rural à très faible densité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zimmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Moawad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40257-017-0318-5⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.e35-e42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158623v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Atopic Dermatitis Trials Using Standard Treatments as Active Comparators, Please</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durieux-Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally R. Wilkes</w:t>
+                <w:t xml:space="preserve">A. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Nankervis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.02.963⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (2), pp.520 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158169v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Elastography for Thin-Layer Mechanical Characterization: Toward Skin Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
+                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bastard</w:t>
+                <w:t xml:space="preserve">Perrine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Miette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (3), pp.670-681. </w:t>
+              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.358-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2016.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158127v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain and quality of life evaluation in patients with localized epidermolysis bullosa simplex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topical Corticosteroid Concerns Among Parents of Children with Psoriasis versus Atopic Dermatitis: A French Multicenter Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Devos</w:t>
+                <w:t xml:space="preserve">Sandra Moawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leclerc-Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+                <w:t xml:space="preserve">Emmanuel Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert-Wastiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-017-0666-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.261-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40257-017-0318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577342v1</w:t>
+                <w:t xml:space="preserve">hal-03158623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More Atopic Dermatitis Trials Using Standard Treatments as Active Comparators, Please</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sally R. Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Nankervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel C. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (6), pp.1365-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.02.963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560452v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Linear Dermatosis in a 9-Year-Old Boy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Resolution Elastography for Thin-Layer Mechanical Characterization: Toward Skin Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.02.070⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (3), pp.670-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439515v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nodule de la cuisse chez une enfant togolaise de 4 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maruani</w:t>
+                <w:t xml:space="preserve">Recurrent Linear Dermatosis in a 9-Year-Old Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.02.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617541v1</w:t>
+                <w:t xml:space="preserve">hal-02439515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PNPLA1 defects in patients with autosomal recessive congenital ichthyosis and KO mice sustain PNPLA1 irreplaceable function in epidermal omega-O-acylceramide synthesis and skin permeability barrier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nodule de la cuisse chez une enfant togolaise de 4 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huchenq</w:t>
+                <w:t xml:space="preserve">Delphine Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Sandhoff</w:t>
+                <w:t xml:space="preserve">C. Gardair-Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maella Severino-Freire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Guadagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddx079⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156211v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthogranulome juvénile chez une enfant de 4 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raffin</w:t>
+                <w:t xml:space="preserve">PNPLA1 defects in patients with autosomal recessive congenital ichthyosis and KO mice sustain PNPLA1 irreplaceable function in epidermal omega-O-acylceramide synthesis and skin permeability barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gardair-Bouchy</w:t>
+                <w:t xml:space="preserve">Anne Huchenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Sandhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maella Severino-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zaafouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1787-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddx079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608125v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Ultrasound Imaging for Cutaneous Neurofibroma in Patients with Neurofibromatosis Type I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Xanthogranulome juvénile chez une enfant de 4 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mourtada</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gardair-Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guadagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3015⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.298-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158149v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail features in healthy term newborns: a single-centre observational study of 52 cases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Baran</w:t>
+                <w:t xml:space="preserve">Pain and quality of life evaluation in patients with localized epidermolysis bullosa simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclerc-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.13978⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-017-0666-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593933v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicism for a KITLG Mutation in Linear and Whorled Nevoid Hypermelanosis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Saint-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.01.035⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.989-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560528v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bachelot</w:t>
+                <w:t xml:space="preserve">High-Frequency Ultrasound Imaging for Cutaneous Neurofibroma in Patients with Neurofibromatosis Type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beer</w:t>
+                <w:t xml:space="preserve">Gabriella Georgescou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">Youssef Mourtada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 177 (4), pp.908--913. </w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.260-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743296v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Clinically Relevant Are Treatment Comparisons of Topical Calcineurin Inhibitor Trials for Atopic Eczema?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Nail features in healthy term newborns: a single-centre observational study of 52 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Finon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hywel C. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2016.05.104⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.371-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.13978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157761v1</w:t>
+                <w:t xml:space="preserve">hal-01593933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmoplantar Psoriasis, a Frequent and Severe Clinical Type of Psoriasis in Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Boralevi</w:t>
+                <w:t xml:space="preserve">Mosaicism for a KITLG Mutation in Linear and Whorled Nevoid Hypermelanosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélene Aubriot-Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.13236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (7), pp.1575-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03157712v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Symptoms and Long-Term Clinical Outcomes of Distal Limb's Cutaneous Arterio-Venous Malformations: A Retrospective Multicentre Study of 19 Adult Patients</w:t>
+                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillet</w:t>
+                <w:t xml:space="preserve">L. Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Connault</w:t>
+                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perrot</w:t>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Herbreteau</w:t>
+                <w:t xml:space="preserve">F. Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.12961⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177 (4), pp.908--913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157736v1</w:t>
+                <w:t xml:space="preserve">hal-01743296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid phobia among pharmacists regarding atopic dermatitis in children: a national french survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Clinically Relevant Are Treatment Comparisons of Topical Calcineurin Inhibitor Trials for Atopic Eczema?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally R. Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Nankervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel C. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (10), pp.1944-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2016.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639297v1</w:t>
+                <w:t xml:space="preserve">hal-03157761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Resolution of Cutaneous Langerhans Cell Histiocytosis in an Infant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sallot</w:t>
+                <w:t xml:space="preserve">Palmoplantar Psoriasis, a Frequent and Severe Clinical Type of Psoriasis in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boralevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2866⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1390-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157742v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous consequences of environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (1), pp.98 - 106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumour necrosis factor-α therapy for hidradenitis suppurativa: results from a national cohort study between 2000 and 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sbidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seneschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174 (3), pp.667-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.14199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Melanotic Macules of the Tongue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Corticosteroid phobia among pharmacists regarding atopic dermatitis in children: a national french survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délphine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.03.054⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (2), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630655v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’âge et du sexe sur les aspects cliniques et épidémiologiques du psoriasis de l’enfant. Données d’une étude transversale multicentrique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Resolution of Cutaneous Langerhans Cell Histiocytosis in an Infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Korsaga-Somé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Miquelestorena-Standley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonigen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Hadj-Rabia</w:t>
+                <w:t xml:space="preserve">Marion Yvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Boralevi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.C. Bursztejn</w:t>
+                <w:t xml:space="preserve">Aurélie Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.631-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985254v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiomes de la bouche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Early Symptoms and Long-Term Clinical Outcomes of Distal Limb's Cutaneous Arterio-Venous Malformations: A Retrospective Multicentre Study of 19 Adult Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Goga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636503v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum infliximab concentrations and disease activity: a descriptive study of patients with psoriasis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congenital Melanotic Macules of the Tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Paintaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 174 (1), pp.198-200. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.13831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640574v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scabiose de l'appareil unguéal chez un nourrisson</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Impact de l’âge et du sexe sur les aspects cliniques et épidémiologiques du psoriasis de l’enfant. Données d’une étude transversale multicentrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadj-Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nadal</w:t>
+                <w:t xml:space="preserve">F Boralevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Georgescou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Baran</w:t>
+                <w:t xml:space="preserve">A.C. Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443849v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber necklaces: reasons for use and awareness of risk associated with bacterial colonisation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angiomes de la bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2871⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.251 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445456v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Safety of Mammalian Target of Rapamycin Inhibitors in Vascular Anomalies: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Serum infliximab concentrations and disease activity: a descriptive study of patients with psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dannepond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2300⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (1), pp.198-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635272v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exocrine pancreatic insufficiency in a child with Netherton syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Raynaud</w:t>
+                <w:t xml:space="preserve">Scabiose de l'appareil unguéal chez un nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Georgescou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629935v1</w:t>
+                <w:t xml:space="preserve">hal-02443849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigmented macules of bony prominences (PMBP): A distinct presentation in patients with red hair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mallet</w:t>
+                <w:t xml:space="preserve">Amber necklaces: reasons for use and awareness of risk associated with bacterial colonisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.580-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.08.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989357v1</w:t>
+                <w:t xml:space="preserve">hal-01445456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Patterns Associated with Upper Airway Infantile Haemangiomas: A Retrospective Multicentre Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
+                <w:t xml:space="preserve">Exocrine pancreatic insufficiency in a child with Netherton syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2357⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.311-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157756v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of embolization in arteriovenous malformations of the extremities and head and neck: a retrospective study of 32 cases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Efficacy and Safety of Mammalian Target of Rapamycin Inhibitors in Vascular Anomalies: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sirinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2014.2450⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (4), pp.448 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630885v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of topical drugs in dermatologic priority diseases: geometry of randomized trial networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pigmented macules of bony prominences (PMBP): A distinct presentation in patients with red hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jid.2014.296⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (2), pp.383-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168457v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de l’acné. Traitement de l’acné par voie locale et générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">Skin Patterns Associated with Upper Airway Infantile Haemangiomas: A Retrospective Multicentre Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Uthurriague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beno\ⁱt Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (7), pp.963--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01990621v1</w:t>
+                <w:t xml:space="preserve">hal-03157756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dermites du siège du nourrisson. Pré-test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of embolization in arteriovenous malformations of the extremities and head and neck: a retrospective study of 32 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Papagiannaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sirinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.52 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2014.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634411v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Long-Term Outcome of Endoscopic Thoracic Sympathectomy for Palmar Hyperhidrosis: A Questionnaire Survey in a Cohort of French Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative effectiveness of topical drugs in dermatologic priority diseases: geometry of randomized trial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2014.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156097v1</w:t>
+                <w:t xml:space="preserve">hal-01168457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasabach-Merritt phenomenon (KMP) exacerbated by platelet transfusions</w:t>
+                <w:t xml:space="preserve">Les dermites du siège du nourrisson. Pré-test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Korsaga-Some</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Maruani</w:t>
+                <w:t xml:space="preserve">L. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abdo</w:t>
+                <w:t xml:space="preserve">D. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Favrais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">N. Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142 (10), pp.578 - 580. </w:t>
+              <w:t xml:space="preserve">, 2015, 142 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629994v1</w:t>
+                <w:t xml:space="preserve">hal-02634411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Randomized, Controlled Trial of Oral Propranolol in Infantile Hemangioma</w:t>
+                <w:t xml:space="preserve">Factors Associated with Long-Term Outcome of Endoscopic Thoracic Sympathectomy for Palmar Hyperhidrosis: A Questionnaire Survey in a Cohort of French Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Bernabeu-Wittel</w:t>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana M. Valencia</w:t>
+                <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Przewratil</w:t>
+                <w:t xml:space="preserve">G. Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Glick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Pope</w:t>
+                <w:t xml:space="preserve">L. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (3), pp.805-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1404710⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156115v1</w:t>
+                <w:t xml:space="preserve">hal-03156097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum infliximab concentrations in psoriatic patients treated with infliximab: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+                <w:t xml:space="preserve">Prise en charge de l’acné. Traitement de l’acné par voie locale et générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-1980⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (11), pp.692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190167v1</w:t>
+                <w:t xml:space="preserve">hal-01990621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of Inherited Ichthyosis: A French National Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kasabach-Merritt phenomenon (KMP) exacerbated by platelet transfusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsaga-Some</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Favrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-1955⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (10), pp.578 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156104v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized lymphedema associated with neurologic signs (GLANS) syndrome: A new entity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Randomized, Controlled Trial of Oral Propranolol in Infantile Hemangioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bernabeu-Wittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana M. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Berton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Przemyslaw Przewratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Baulieu</w:t>
+                <w:t xml:space="preserve">Sharon Glick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lagrue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blesson</w:t>
+                <w:t xml:space="preserve">Elena Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2014.10.033⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 372 (8), pp.735-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1404710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640229v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dermites du siège du nourrisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum infliximab concentrations in psoriatic patients treated with infliximab: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dannepond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lagier</w:t>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mazereeuw-Hautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.09.611⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (4), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637106v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifocal Lymphangioendotheliomatosis With Thrombocytopenia: Clinical Features and Response to Sirolimus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dupuy</w:t>
+                <w:t xml:space="preserve">Burden of Inherited Ichthyosis: A French National Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2014-2410⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (3), pp.326-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175526v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Randomized-Controlled Trials to Improve Head-Louse Treatment: Systematic Review Using a Vignette-Based Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized lymphedema associated with neurologic signs (GLANS) syndrome: A new entity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Do-Pham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Francoise Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jid.2013.414⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.333 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2014.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630844v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of lymphoscintigraphic anomalies in the contralateral limb and progression of unilateral primary lymphedema in children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Les dermites du siège du nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (11), pp.663-670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 142 (1), pp.54-61; quiz 53, 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.09.611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123393v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pemphigus induced by radiotherapy for breast cancer: clinical, immunological and histological features of one case with antidesmoglein immunostaining</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifocal Lymphangioendotheliomatosis With Thrombocytopenia: Clinical Features and Response to Sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Favrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2013.2239⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.e517-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2014-2410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633965v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locoregional Multiple Nodular Panniculitis Induced by Pseudomonas aeruginosa Without Septicemia Three Cases and Focus on Predisposing Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Roriz</w:t>
+                <w:t xml:space="preserve">Designing Randomized-Controlled Trials to Improve Head-Louse Treatment: Systematic Review Using a Vignette-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Do-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2013.9340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 (3), pp.628-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2013.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633695v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Impaired Quality of Life in Adult Patients Suffering from Ichthyosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+                <w:t xml:space="preserve">Pemphigus induced by radiotherapy for breast cancer: clinical, immunological and histological features of one case with antidesmoglein immunostaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-1710⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.119-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2013.2239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471924v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermatological spectrum of hand, foot and mouth disease from classical to generalized exanthema.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bornebusch</w:t>
+                <w:t xml:space="preserve">Locoregional Multiple Nodular Panniculitis Induced by Pseudomonas aeruginosa Without Septicemia Three Cases and Focus on Predisposing Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (6), pp.628 - 632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2013.9340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101234v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial lymphoscintigraphic findings in a patient with Gorham's disease with lymphedema</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors Associated with Impaired Quality of Life in Adult Patients Suffering from Ichthyosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiavérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lymphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (3), pp.344-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638917v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-emergence of papulonodular napkin dermatitis with use of reusable diapers: report of 5 cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Frequency of lymphoscintigraphic anomalies in the contralateral limb and progression of unilateral primary lymphedema in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (11), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2013.1967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645466v1</w:t>
+                <w:t xml:space="preserve">hal-01123393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameatal cyst in a 4-year-old boy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dermatological spectrum of hand, foot and mouth disease from classical to generalized exanthema.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schuffenecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boralevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bornebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33(4), pp.e92-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643063v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of spect/ct imaging to the lymphoscintigraphic investigations of the lower limb lymphedema</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId718" w:history="1">
+                <w:t xml:space="preserve">Serial lymphoscintigraphic findings in a patient with Gorham's disease with lymphedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lymphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (3), pp.106 - 119</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.118 - 122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646488v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' acceptance of medical photography in a French adult and paediatric dermatology department: a questionnaire survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-emergence of papulonodular napkin dermatitis with use of reusable diapers: report of 5 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barbarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.12345⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.246 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2013.1967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644472v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Effect of Propranolol in the Treatment of Lymphangioma in Two Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameatal cyst in a 4-year-old boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2012.01864.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (12), pp.1701 - 1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-013-2100-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652414v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant congenital naevus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Touze</w:t>
+                <w:t xml:space="preserve">Patients' acceptance of medical photography in a French adult and paediatric dermatology department: a questionnaire survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (2), pp.298 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02642077v1</w:t>
+                <w:t xml:space="preserve">hal-02644472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of EARLY-ONSET Gorham Syndrome with 8-Year Follow-Up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Baulieu</w:t>
+                <w:t xml:space="preserve">Contributions of spect/ct imaging to the lymphoscintigraphic investigations of the lower limb lymphedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Belgrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lymphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.106 - 119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01712.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645465v1</w:t>
+                <w:t xml:space="preserve">hal-02646488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CONSORT statement (CONsolidated Standards Of Reporting Trials)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Lack of Effect of Propranolol in the Treatment of Lymphangioma in Two Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanna Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Pondaven-Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2013.04.091⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.383 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2012.01864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649934v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary lymphoedema in children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Giant congenital naevus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.06.043⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (2), pp.243 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647949v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visceral and mucosal involvement in neonatal haemangiomatosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Saliba</w:t>
+                <w:t xml:space="preserve">Treatment of EARLY-ONSET Gorham Syndrome with 8-Year Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Courtivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Baulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-3083.2011.04285.x⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.391 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01712.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646198v1</w:t>
+                <w:t xml:space="preserve">hal-02645465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturge-Weber Syndrome in Patients with Facial Port-Wine Stain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">The CONSORT statement (CONsolidated Standards Of Reporting Trials)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01485.x⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (6-7), pp.431 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2013.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650628v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary lymphoedema in children. Pre-test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Baulieu</w:t>
+                <w:t xml:space="preserve">Visceral and mucosal involvement in neonatal haemangiomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10), pp.1285 - 1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-3083.2011.04285.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642959v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Linear and Whorled Nevoid Hypermelanosis in a Newborn</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Primary lymphoedema in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2011.06.047⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (11), pp.744 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645433v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les angiomes plans de membres. Réponses au pré-test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Samimi</w:t>
+                <w:t xml:space="preserve">Sturge-Weber Syndrome in Patients with Facial Port-Wine Stain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Piram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lorette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.32 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642011v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les angiomes plans de membres</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Primary lymphoedema in children. Pre-test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 138 (10), pp.700 - 705. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 139 (11), pp.751 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647415v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Infliximab for Hidradenitis Suppurativa: Assessment of Clinical and Biological Inflammatory Markers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Diffuse Linear and Whorled Nevoid Hypermelanosis in a Newborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Khallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-1025⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.171 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2011.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645172v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of antibodies against merkel cell polyomavirus identify a subset of patients with merkel cell carcinoma with better clinical outcome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les angiomes plans de membres. Réponses au pré-test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2010.31.1704⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (10), pp.699 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719541v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the nail unit in patients with secondary lymphoedema identified using clinical, dermoscopic and ultrasound examination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Les angiomes plans de membres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2010.10179.x⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (10), pp.700 - 705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02652060v1</w:t>
+                <w:t xml:space="preserve">hal-02647415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Merkel Cell Polyomavirus (MCV)-Like Particles and Their Application to Detection of MCV Antibodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaitan</w:t>
+                <w:t xml:space="preserve">Efficacy of Infliximab for Hidradenitis Suppurativa: Assessment of Clinical and Biological Inflammatory Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Arnold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime J J Fleury</w:t>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (5), pp.1767-1770. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.169 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01691-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304082v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merkel cell polyomavirus strains in patients with merkel cell carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId777" w:history="1">
+                <w:t xml:space="preserve">High levels of antibodies against merkel cell polyomavirus identify a subset of patients with merkel cell carcinoma with better clinical outcome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélique Doussinaud</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J J Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1506.081463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (12), pp.1612-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2010.31.1704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492511v1</w:t>
+                <w:t xml:space="preserve">hal-00719541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial granulomatous nodules during etanercept treatment for psoriasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Changes in the nail unit in patients with secondary lymphoedema identified using clinical, dermoscopic and ultrasound examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samimi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (4), pp.765 - 770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2010.10179.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422683v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial granulomatous nodules during etanercept treatment for psoriasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Watier</w:t>
+                <w:t xml:space="preserve">Generation of Merkel Cell Polyomavirus (MCV)-Like Particles and Their Application to Detection of MCV Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J J Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.1767-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01691-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616412v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épreuve de lecture critique d'article scientifique des épreuves classantes nationales: pertinence de la correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merkel cell polyomavirus strains in patients with merkel cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bourlier</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Doussinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2006.12.029⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.960-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1506.081463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679594v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least mean-squares phase unwrapping by use of an incomplete set of residue branch cuts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facial granulomatous nodules during etanercept treatment for psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41 (11), pp.2129-2148</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (9), pp.1025-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556173v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facial granulomatous nodules during etanercept treatment for psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.1025-1027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épreuve de lecture critique d'article scientifique des épreuves classantes nationales: pertinence de la correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (4), pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2006.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Least mean-squares phase unwrapping by use of an incomplete set of residue branch cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Lyuboshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (11), pp.2129-2148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TRANSIENTS IN CW LASER HEATING OF SEMICONDUCTORS : GENERAL METHOD, ANALYTICAL SOLUTIONS AND ILLUSTRATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nissim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (C5), pp.C5-87-C5-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1983514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00223094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22411,552 +22825,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous mosaic syndromes associated with early postzygotic activating BRAF mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Association of Dermato-Oncology (EADO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Association of Dermato-Oncology, May 2017, Athènes, Greece. p. 35/FC1.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postzygotic KITLG mutation in a congenital non-progressive linear nevoid hyperpigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorlin Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Soc Dermatol Res, Sep 2016, Munich, Germany. pp.S186-S186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation en mosaïque de KITLG dans l’hypermélanose nævoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Saint-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Dermatologiques de Paris 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de dermatologie, Dec 2016, Paris, France. pp.S130 - S131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2016.09.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId824"/>
+      <w:footerReference w:type="default" r:id="rId839"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23024,51 +23438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A2BE21D"/>
+    <w:nsid w:val="95077A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23255,51 +23669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-maruani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3734-810X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088646270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9017-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne D&#233;nos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gagey-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.43152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36295-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gouvrion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P. Villani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Naour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2025.2723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Foureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Degrugillier-Chopinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Degardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03413-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Lernia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hadj-Rabia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quiles-Tsimaratos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2025.103376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Weill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miquel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljae288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Riccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Orly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi-Emili&#232;ne Edee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.4432" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abasq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.03.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff-Bresson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02608-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2023.110962" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herbreteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-&#201;. &#201;d&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bedouelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ben Said" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tetart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.07.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caseris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Largeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Agier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beau-Salinas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vial" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beytout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devulder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2021.01.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni&#8208;fortina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiriac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14481" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099849v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hazard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoha Maakaroun&#8208;vermesse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abasq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy&#8208;graffin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podjanee Jittamala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Monteiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno R Smit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Pedrique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Specht" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009144" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342728v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pottier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dujardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Faleweei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vierron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1047-3146" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertitta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.11.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342794v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vermersch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiaverini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01970-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342722v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naouri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lagrange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogrel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Servy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.04.117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorlin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carmignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17413" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casassa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labreze" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poiraud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tallegas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4000" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vabres" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devilliers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loffroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01290-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juzot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pde.14620" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408013v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Touze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v101.364" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14482" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Albuisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Constans" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tauveron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01652-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raffy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Elalouf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3731" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342626v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14483" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;acremont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Jegou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20415" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342659v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kluger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3817" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meurisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Geremia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3705" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mashiah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw&#8208;hautier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19047" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342642v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diama Ndiaye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3604" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habnouni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tauveron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3447" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342640v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Salava" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lybeck" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Lotta Kiiski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Nuutinen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3813" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14947" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498639v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chambrelan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bekel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mah&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18941" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jordan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sorlin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.08.455" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158809v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bursztejn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaverini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18369" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158824v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fraitag" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-018-2415-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621772v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Boustia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.03.010" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158816v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denamur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3441" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622269v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clerc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais-Sallot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3478" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158791v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soupre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3273" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095496v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Zehbe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Segondy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15579" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darrieux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3276-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625341v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cornillier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158766v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ackerman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Est&#232;ve" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kerdraon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3204" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627148v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stembridge" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Hay" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD011541.pub2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620103v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Machet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbreteau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Touze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02546-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618135v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Habnouni" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guy&#233;tant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3054" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158785v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Listrat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3131" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486726v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.070" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617921v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Machet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02561-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623649v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nadal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Levy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquib Bakhsh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.12802" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446612v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;vy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13383" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655223v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmerl&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Laurent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bidre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.11.024" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2WKFN6X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moawad" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert-Wastiaux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Phan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40257-017-0318-5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158169v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally R. Wilkes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Nankervis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C. Williams" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.02.963" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158127v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.007" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577342v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0666-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439515v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.02.070" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617541v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raffin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guadagnin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.020" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156211v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pichery" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huchenq" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandhoff" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Severino-Freire" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaafouri" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx079" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608125v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.022" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158149v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourtada" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3015" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593933v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinazzo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baran" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13978" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560528v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;lene Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.01.035" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157761v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2016.05.104" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157712v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amode" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj-Rabia" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13236" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18R4WRS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157736v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connault" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12961" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTMDH8F4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639297v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Raffin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2157" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157742v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Korsaga-Som&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sallot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2866" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630992v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.12.001" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXV5VQS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207284v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sbidian" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hotz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seneschal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amelot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14199" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5927R7DF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630655v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaput" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.03.054" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985254v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonigen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boralevi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bursztejn" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.02.006" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636503v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.003" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640574v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dannepond" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Machet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Paintaud" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13831" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F070R15P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443849v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Georgescou" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baran" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.043" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445456v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Machet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leperlier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2871" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635272v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2300" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629935v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2761" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989357v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marmottant" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.08.027" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157756v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Uthurriague" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Catteau" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayoux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;aut&#233;-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2357" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630885v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Fourn" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Papagiannaki" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sirinelli" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2014.2450" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168457v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2014.296" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634411v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raffin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.10.007" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629994v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsaga-Some" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdo" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.04.017" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156115v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bernabeu-Wittel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Valencia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Przewratil" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Glick" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pope" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1404710" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190167v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dannepond" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1980" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156104v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauwels" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bursztejn" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1955" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640229v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Berton" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baulieu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blesson" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2014.10.033" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637106v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lagier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raffin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beneton" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.09.611" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175526v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2014-2410" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630844v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.414" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123393v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blein" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baulieu" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaillant" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.06.022" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633965v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thimon" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.2239" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633695v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roriz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2013.9340" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03471924v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiav&#233;rini" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1710" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101234v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schuffenecker" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bornebusch" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638917v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baulieu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pinieux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645466v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarov" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Potier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.1967" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643063v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2100-x" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646488v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Belgrado" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauveron" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652414v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Brown" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Pondaven-Letourmy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2012.01864.x" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QD9WPJH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642077v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.11.001" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-354ZMPR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645465v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courtivron" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01712.x" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0D1740F52188D686E72072236E3A07D884D7BCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649934v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2013.04.091" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647949v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.06.043" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646198v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piram" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirinelli" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saliba" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-3083.2011.04285.x" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BR49F9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650628v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01485.x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FCB3C70CCF98A6308C3A55E5D7CB8427665F19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642959v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.07.003" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645433v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khallouf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2011.06.047" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2ZBCQ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642011v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.07.004" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647415v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.06.006" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719541v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laude" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cazal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.31.1704" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652060v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fourn" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duhard" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2010.10179.x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H566BRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304082v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01691-09" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492511v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doussinaud" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1506.081463" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422683v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616412v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lorette" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679594v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alison" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourlier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2006.12.029" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00556173v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Lyuboshenko" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223094v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nissim" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnouvrier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paquet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983514" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C55E16D4E778677FB84154535B8096719E070CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01575553v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riviere" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouan" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409212v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorlin Arthur" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivi&#232;re" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477660v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.120" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-maruani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3734-810X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088646270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9017-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne D&#233;nos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gagey-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.43152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36295-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Foureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gouvrion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P. Villani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Naour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2025.2723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Degrugillier-Chopinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Degardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03413-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Lernia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hadj-Rabia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quiles-Tsimaratos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2025.103376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Weill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miquel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljae288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Riccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Orly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi-Emili&#232;ne Edee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.4432" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abasq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.03.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff-Bresson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02608-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salinier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guellich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2023.110962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.08.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herbreteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-&#201;. &#201;d&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bedouelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ben Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tetart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.07.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zitouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Bursztejn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18361" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caseris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.07.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Largeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Agier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beau-Salinas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vial" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beytout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepiot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devulder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2021.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni&#8208;fortina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifazi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiriac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14481" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hazard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoha Maakaroun&#8208;vermesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abasq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy&#8208;graffin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16165" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naouri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lagrange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Servy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.04.117" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorlin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carmignac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17413" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertitta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vermersch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiaverini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01970-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342728v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dujardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Faleweei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vierron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1047-3146" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podjanee Jittamala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Monteiro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno R Smit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Pedrique" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Specht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009144" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casassa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labreze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17037" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vabres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devilliers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loffroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01290-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poiraud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tallegas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4000" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342780v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juzot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pde.14620" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342690v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Albuisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Constans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tauveron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01652-w" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Touze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v101.364" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14482" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raffy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Elalouf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3731" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342626v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14483" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;acremont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Jegou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20415" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342659v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kluger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3817" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meurisse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Geremia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3705" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diama Ndiaye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3604" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mashiah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw&#8208;hautier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19047" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342758v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habnouni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tauveron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3447" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Salava" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lybeck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Lotta Kiiski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Nuutinen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3813" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498639v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chambrelan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bekel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mah&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18941" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14947" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jordan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sorlin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.08.455" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158809v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bursztejn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaverini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18369" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fraitag" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-018-2415-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Boustia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.03.010" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158816v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denamur" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3441" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622269v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clerc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais-Sallot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3478" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soupre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3273" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095496v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Zehbe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Segondy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15579" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086876v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darrieux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3276-9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625341v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cornillier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3015" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158766v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ackerman" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Est&#232;ve" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kerdraon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3204" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stembridge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Hay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD011541.pub2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618135v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Habnouni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guy&#233;tant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3054" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620103v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Machet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbreteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Touze" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02546-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158785v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Listrat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3131" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486726v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.070" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617921v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Machet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02561-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446612v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;vy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13383" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623649v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nadal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Levy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquib Bakhsh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.12802" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmerl&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Laurent" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bidre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.11.024" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2WKFN6X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158623v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moawad" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert-Wastiaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Phan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40257-017-0318-5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158169v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally R. Wilkes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Nankervis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C. Williams" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.02.963" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158127v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.007" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439515v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.02.070" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617541v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raffin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guadagnin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.020" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156211v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pichery" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huchenq" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandhoff" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Severino-Freire" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaafouri" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx079" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608125v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.022" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577342v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devos" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0666-5" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158149v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourtada" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3015" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593933v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinazzo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baran" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13978" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560528v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;lene Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.01.035" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157761v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2016.05.104" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157712v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amode" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj-Rabia" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13236" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18R4WRS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630992v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.12.001" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXV5VQS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207284v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sbidian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hotz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seneschal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amelot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14199" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5927R7DF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639297v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Raffin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2157" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157742v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Korsaga-Som&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvert" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sallot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2866" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157736v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12961" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTMDH8F4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630655v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaput" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.03.054" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985254v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonigen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boralevi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bursztejn" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.02.006" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636503v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.003" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640574v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dannepond" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Machet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Paintaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13831" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F070R15P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443849v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Georgescou" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baran" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.043" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445456v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Machet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leperlier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2871" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629935v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2761" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635272v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2300" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989357v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marmottant" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.08.027" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157756v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Uthurriague" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Catteau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayoux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;aut&#233;-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2357" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630885v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Fourn" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Papagiannaki" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sirinelli" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2014.2450" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168457v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2014.296" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634411v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raffin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.10.007" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629994v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsaga-Some" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.04.017" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156115v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bernabeu-Wittel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Valencia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Przewratil" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Glick" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pope" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1404710" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190167v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dannepond" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1980" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156104v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauwels" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bursztejn" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1955" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640229v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Berton" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baulieu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blesson" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2014.10.033" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSWXHF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637106v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lagier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raffin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beneton" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.09.611" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175526v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2014-2410" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630844v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.414" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633965v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thimon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.2239" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633695v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roriz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2013.9340" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03471924v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiav&#233;rini" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1710" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123393v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blein" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baulieu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaillant" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.06.022" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101234v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schuffenecker" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bornebusch" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638917v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baulieu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pinieux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645466v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarov" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Potier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.1967" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643063v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2100-x" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646488v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Belgrado" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauveron" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652414v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Brown" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Pondaven-Letourmy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2012.01864.x" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QD9WPJH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642077v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.11.001" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-354ZMPR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645465v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courtivron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01712.x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0D1740F52188D686E72072236E3A07D884D7BCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649934v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2013.04.091" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646198v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piram" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirinelli" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saliba" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-3083.2011.04285.x" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BR49F9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647949v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.06.043" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650628v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01485.x" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FCB3C70CCF98A6308C3A55E5D7CB8427665F19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642959v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.07.003" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645433v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khallouf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2011.06.047" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2ZBCQ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642011v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.07.004" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647415v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.06.006" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719541v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laude" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cazal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.31.1704" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652060v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fourn" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duhard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2010.10179.x" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H566BRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304082v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01691-09" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492511v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doussinaud" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1506.081463" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616412v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lorette" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422683v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679594v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alison" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourlier" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2006.12.029" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00556173v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Lyuboshenko" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223094v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nissim" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnouvrier" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paquet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983514" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C55E16D4E778677FB84154535B8096719E070CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01575553v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riviere" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouan" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409212v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorlin Arthur" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivi&#232;re" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477660v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.120" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>