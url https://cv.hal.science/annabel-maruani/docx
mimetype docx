--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -592,1099 +592,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
+                <w:t xml:space="preserve">Impact of excess weight on clinical features of psoriasis and efficacy of biologic therapies in children with severe psoriasis: Analysis of data from the BiPe cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Quiles-Tsimaratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (2), pp.103376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2025.103376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391200v1</w:t>
+                <w:t xml:space="preserve">hal-05111823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations sur le traitement de la gale chez l’enfant de moins de 15 kg, la femme enceinte ou allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (7), pp.430-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fander.2025.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of antenatal prebiotic intake in infants at risk of atopy: the double-blind PREGRALL randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Foureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.ljaf414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucagon-Like Peptide-1 Receptor Agonists in Hidradenitis Suppurativa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Placebo in paediatric clinical trials for alopecia areata: friend or foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fite</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 161 (10), pp.1084-1086. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ljaf319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2025.2723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238285v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
+                <w:t xml:space="preserve">Glucagon-Like Peptide-1 Receptor Agonists in Hidradenitis Suppurativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Franz</w:t>
+                <w:t xml:space="preserve">Louise Gouvrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Constantinou</w:t>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Hillmann</w:t>
+                <w:t xml:space="preserve">Axel P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Chasapi</w:t>
+                <w:t xml:space="preserve">Sarah Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vañó Galván</w:t>
+                <w:t xml:space="preserve">Charlotte Fite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193 (6), pp.1165 - 1173. </w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 161 (10), pp.1084-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2025.2723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422714v1</w:t>
+                <w:t xml:space="preserve">hal-05238285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of superficial arteriovenous malformations: French healthcare network’s recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public‐health implications of market drug withdrawals: A focus on antifungals for tinea capitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Salvan</w:t>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Laurian</w:t>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Degrugillier-Chopinet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Degardin</w:t>
+                <w:t xml:space="preserve">Marion Caseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-024-03413-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392548v1</w:t>
+                <w:t xml:space="preserve">hal-05162414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public‐health implications of market drug withdrawals: A focus on antifungals for tinea capitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and management of superficial arteriovenous malformations: French healthcare network’s recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maruani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Didier Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Claude Laurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Caroline Degrugillier-Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Caseris</w:t>
+                <w:t xml:space="preserve">Nathalie Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.20826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-024-03413-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162414v1</w:t>
+                <w:t xml:space="preserve">hal-05392548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of excess weight on clinical features of psoriasis and efficacy of biologic therapies in children with severe psoriasis: Analysis of data from the BiPe cohorts</w:t>
+                <w:t xml:space="preserve">Quality of life, psychosocial difficulties and bullying in paediatric patients with alopecia areata: a European cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mahé</w:t>
+                <w:t xml:space="preserve">Agathe Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Di Lernia</w:t>
+                <w:t xml:space="preserve">Andria Constantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
+                <w:t xml:space="preserve">Kathrin Hillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hadj-Rabia</w:t>
+                <w:t xml:space="preserve">Vasiliki Chasapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Quiles-Tsimaratos</w:t>
+                <w:t xml:space="preserve">Sergio Vañó Galván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (2), pp.103376. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193 (6), pp.1165 - 1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2025.103376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljaf318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111823v1</w:t>
+                <w:t xml:space="preserve">hal-05422714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+                <w:t xml:space="preserve">Promouvoir la recherche clinique en dermatologie libérale : freins et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,2577 +1700,2577 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.289-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574383v1</w:t>
+                <w:t xml:space="preserve">hal-04567694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémangiome infantile et traitement par propranolol</w:t>
+                <w:t xml:space="preserve">Blue rubber bleb nevus syndrome: A European multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pottier</w:t>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Guichard</w:t>
+                <w:t xml:space="preserve">Annouk Bisdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thomann</w:t>
+                <w:t xml:space="preserve">Maria Elena Riccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Denevault-Sabourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Sophie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.09.271⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.603 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2024.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904786v1</w:t>
+                <w:t xml:space="preserve">hal-05122055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effects of sirolimus treatment for slow‐flow vascular malformations: Real‐world evidence from the French observational multicentre SIROLO study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of scabies in children under 15 kg and pregnant or breastfeeding women: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
+                <w:t xml:space="preserve">Aurelie Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Amandine Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labrèze</w:t>
+                <w:t xml:space="preserve">Juliette Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.20385⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Jul 19, pp.ljae288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljae288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989182v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la recherche clinique en dermatologie libérale : freins et opportunités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Knowledge of community pharmacists on infantile hemangioma: gaps and lack confidence to deliver propranolol still need to be filled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.11.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.17128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567694v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of community pharmacists on infantile hemangioma: gaps and lack confidence to deliver propranolol still need to be filled</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Promoting clinical research in community-based practice: Threats and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.17128⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (2), pp.103272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426795v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of scabies in children under 15 kg and pregnant or breastfeeding women: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term effects of sirolimus treatment for slow‐flow vascular malformations: Real‐world evidence from the French observational multicentre SIROLO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Cécilia Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillot</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljae288⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.20385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675564v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue rubber bleb nevus syndrome: A European multicenter cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hémangiome infantile et traitement par propranolol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annouk Bisdorff</w:t>
+                <w:t xml:space="preserve">C. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Riccioni</w:t>
+                <w:t xml:space="preserve">C. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mallet</w:t>
+                <w:t xml:space="preserve">C. Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (2), pp.603 - 608. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (8, Supplement 1), pp.A324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2024.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2024.09.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122055v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and epidemiological features of psoriasis exacerbations in children with SARS‐CoV ‐2 infection</w:t>
+                <w:t xml:space="preserve">Traditional healers or bonesetters (“rebouteux”) in France: A survey of their practice, profile, and customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Skrek</w:t>
+                <w:t xml:space="preserve">J.-B. Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Di Lernia</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beauchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
+                <w:t xml:space="preserve">A. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloni Fortina</w:t>
+                <w:t xml:space="preserve">A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-É. Édée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.19261⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (2), pp.89 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274147v1</w:t>
+                <w:t xml:space="preserve">hal-05099886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, Natural Course and Treatment of Intramuscular Capillary-type Haemangioma: A Systematic Literature Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/actadv.v103.4432⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with early relapse of infantile haemangioma in children treated for at least six months with oral propranolol: A case-control study using the 2014-2021 French Ouest DataHub</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and epidemiological features of psoriasis exacerbations in children with SARS‐CoV ‐2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Skrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐c. Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mauguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Martin</w:t>
+                <w:t xml:space="preserve">A. Belloni Fortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.19261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117242v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national diagnosis and care protocol (PNDS, protocole national de diagnostic et de soins): cystic lymphatic malformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics, Natural Course and Treatment of Intramuscular Capillary-type Haemangioma: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Orly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annouk Bisdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leboulanger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+                <w:t xml:space="preserve">Afi-Emiliène Edee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02608-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.adv00893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v103.4432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392462v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic inertia during isotretinoin treatment of juvenile acne by dermatologists, paediatricians and general practitioners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mahé</w:t>
+                <w:t xml:space="preserve">French national diagnosis and care protocol (PNDS, protocole national de diagnostic et de soins): cystic lymphatic malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annouk Bisdorff-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Werner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Guellich</w:t>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.005⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02608-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608263v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Therapeutic inertia during isotretinoin treatment of juvenile acne by dermatologists, paediatricians and general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dugard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Guellich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106133v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular capillary-type hemangioma: Diagnosis, treatment, and outcomes. A French multicentric retrospective study of 66 cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with early relapse of infantile haemangioma in children treated for at least six months with oral propranolol: A case-control study using the 2014-2021 French Ouest DataHub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fraissenon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Joly</w:t>
+                <w:t xml:space="preserve">C Mauguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+                <w:t xml:space="preserve">C Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2023.110962⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (3), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241422v1</w:t>
+                <w:t xml:space="preserve">hal-04117242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Faivre</w:t>
+                <w:t xml:space="preserve">Design and methodological issues of within-person (split-body) randomized controlled trials evaluating a topical treatment: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000530149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290738v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low risk of embryonic and other cancers in &amp;lt;i&amp;gt;PIK3CA&amp;lt;/i&amp;gt;‐related overgrowth spectrum: Impact on screening recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Albert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Nambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.554 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830431v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
+                <w:t xml:space="preserve">Intramuscular capillary-type hemangioma: Diagnosis, treatment, and outcomes. A French multicentric retrospective study of 66 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Orly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annouk Bisdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Antoine Fraissenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.110962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2023.110962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233650v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes zoster in children during the COVID-19 pandemic in France: A retrospective multicenter observational study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical manifestations and management of pediatric granuloma annulare: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boralevi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.08.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.113392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608269v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional healers or bonesetters (“rebouteux”) in France: A survey of their practice, profile, and customers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-É. Édée</w:t>
+                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.11.006⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099886v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designs used in published therapeutic studies of rare superficial vascular anomalies: a systematic literature search</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herpes zoster in children during the COVID-19 pandemic in France: A retrospective multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boralevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.196. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), pp.46-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02017-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2022.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674156v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Reaction with Eosinophilia and Systemic Symptoms (DRESS): Series of 49 French Pediatric Cases</w:t>
               </w:r>
@@ -4409,4607 +4409,4607 @@
                 <w:t xml:space="preserve">Children with psoriasis and COVID‐19: factors associated with an unfavourable COVID‐19 course, and the impact of infection on disease progression (Chi‐PsoCov registry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-C Bursztejn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Anne-Claire Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloni Fortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Di Lernia</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Di Lernia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (11), pp.2076-2086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jdv.18361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of tinea capitis in children following the withdrawal of griseofulvin from the French market: A fast-track algorithm proposed by the Center of Evidence of the French Society of Dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loose anagen hair syndrome: take a closer look!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eymieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard-Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187 (4), pp.e156-e156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.21623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of amoxicillin‐associated Drug Reaction with Eosinophilia and Systemic Symptoms syndrome: a nationwide study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-S Agier</w:t>
+                <w:t xml:space="preserve">D. Andina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Beau-Salinas</w:t>
+                <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pariente</w:t>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vial</w:t>
+                <w:t xml:space="preserve">E. Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17631⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.462-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ced.14483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342746v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on children with psoriasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vesiculopustular eruption in a newborn with down’s syndrome: A quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pepiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Léo Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Devulder</w:t>
+                <w:t xml:space="preserve">Clémence Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148 (2), pp.106-111. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (2), pp.adv00394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2021.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342737v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 1</w:t>
+                <w:t xml:space="preserve">Guidelines for the management of chronic spontaneous urticaria: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Andina</w:t>
+                <w:t xml:space="preserve">F. Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
+                <w:t xml:space="preserve">G. D’acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bodemer</w:t>
+                <w:t xml:space="preserve">M.‐h. Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonifazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chiriac</w:t>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ced.14481⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.658-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342580v1</w:t>
+                <w:t xml:space="preserve">hal-03342687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressive therapy for recurrent cutaneous herpes infections in children under 12 years: An observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaudy‐graffin</w:t>
+                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.16165⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.444-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ced.14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099849v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of hidradenitis suppurativa using a long-pulsed hair removal neodymium:yttrium-aluminium-garnet laser: A multicenter, prospective, randomized, intraindividual, comparative trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Servy</w:t>
+                <w:t xml:space="preserve">Suppressive therapy for recurrent cutaneous herpes infections in children under 12 years: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoha Maakaroun‐vermesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaudy‐graffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.04.117⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (1), pp.138-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342722v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the clinical spectrum of mosaic BRAF skin phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fraitag</w:t>
+                <w:t xml:space="preserve">Treatment of hidradenitis suppurativa using a long-pulsed hair removal neodymium:yttrium-aluminium-garnet laser: A multicenter, prospective, randomized, intraindividual, comparative trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Naouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Servy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17413⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (1), pp.203-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.04.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342804v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute acral eruptions in children during the COVID-19 pandemic: Characteristics of 103 children and their family clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Fertitta</w:t>
+                <w:t xml:space="preserve">Expanding the clinical spectrum of mosaic BRAF skin phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fraitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342667v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health care transition for patients with vascular malformations: a French multicenter cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Sigg</w:t>
+                <w:t xml:space="preserve">Specific features of amoxicillin‐associated Drug Reaction with Eosinophilia and Systemic Symptoms syndrome: a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-S Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Beau-Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-01970-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342794v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Horn on Four-year-old Child’s Arm: A Quiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on children with psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beytout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pepiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pottier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3902⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (2), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342728v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Transient Elastography Prototype to Assess Skin (Dermis) Fibrosis: A Diagnostic Study in Patients with Venous Insufficiency and Controls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Faleweei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
+                <w:t xml:space="preserve">Caroline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Faleweei</w:t>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (5), pp.503-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-1047-3146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and an individual patient data meta-analysis of ivermectin use in children weighing less than fifteen kilograms : Is it time to reconsider the current contraindication ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute acral eruptions in children during the COVID-19 pandemic: Characteristics of 103 children and their family clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podjanee Jittamala</w:t>
+                <w:t xml:space="preserve">J. Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuelton Monteiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Specht</w:t>
+                <w:t xml:space="preserve">L. Fertitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009144⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (2), pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407125v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing quality of life in children with low‐flow vascular malformations: a qualitative study using focus groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review and an individual patient data meta-analysis of ivermectin use in children weighing less than fifteen kilograms : Is it time to reconsider the current contraindication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podjanee Jittamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuelton Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menno R Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casassa</w:t>
+                <w:t xml:space="preserve">Belen Pedrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Sabine Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.17037⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.e0009144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342724v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of low-dose PI3K inhibitor taselisib in adult patients with CLOVES and Klippel–Trenaunay syndrome (KTS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutaneous Horn on Four-year-old Child’s Arm: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Luu</w:t>
+                <w:t xml:space="preserve">F Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vabres</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01290-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342786v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 1% for benign lymphangiomatous papules after radiotherapy for endometrial and breast cancers: a report of three cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Health care transition for patients with vascular malformations: a French multicenter cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gabeff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Tallegas</w:t>
+                <w:t xml:space="preserve">Nina Sigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2021.4000⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01970-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342799v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient abdominal telangiectasia of the newborn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+                <w:t xml:space="preserve">Factors influencing quality of life in children with low‐flow vascular malformations: a qualitative study using focus groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pde.14620⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), pp.755-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.17037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342780v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary lymphedema French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and efficacy of low-dose PI3K inhibitor taselisib in adult patients with CLOVES and Klippel–Trenaunay syndrome (KTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vignes</w:t>
+                <w:t xml:space="preserve">H. Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Albuisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+                <w:t xml:space="preserve">R. Loffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01652-w⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (12), pp.2433-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01290-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342690v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blue-pigmented Lesion on the Cheek in a Three-year-old Girl: A Quiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topical sirolimus 1% for benign lymphangiomatous papules after radiotherapy for endometrial and breast cancers: a report of three cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Moreau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/actadv.v101.364⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.252-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2021.4000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408013v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chiriac</w:t>
+                <w:t xml:space="preserve">Transient abdominal telangiectasia of the newborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Juzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.451-461. </w:t>
+              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.864-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ced.14482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pde.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342620v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesiculopustular eruption in a newborn with down’s syndrome: A quiz</w:t>
+                <w:t xml:space="preserve">A Blue-pigmented Lesion on the Cheek in a Three-year-old Girl: A Quiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Raffy</w:t>
+                <w:t xml:space="preserve">Charlotte Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Elalouf</w:t>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+                <w:t xml:space="preserve">Fanny Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 101 (2), pp.adv00394. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (10), pp.adv00580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-3731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/actadv.v101.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342656v1</w:t>
+                <w:t xml:space="preserve">hal-03408013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Skin manifestations of COVID‐19 in children: Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloni‐fortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.462-472. </w:t>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.451-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ced.14483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ced.14482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342626v1</w:t>
+                <w:t xml:space="preserve">hal-03342620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of chronic spontaneous urticaria: recommendations supported by the Centre of Evidence of the French Society of Dermatology</w:t>
+                <w:t xml:space="preserve">Primary lymphedema French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hacard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Stéphane Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. D’acremont</w:t>
+                <w:t xml:space="preserve">Juliette Albuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.‐h. Jegou</w:t>
+                <w:t xml:space="preserve">Laurence Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+                <w:t xml:space="preserve">Joël Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.20415⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01652-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342687v1</w:t>
+                <w:t xml:space="preserve">hal-03342690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Laser tag purpura”: a new form of exercise-induced purpura</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse Phenotyping in Patients with Skin Capillary Malformations and Mosaic GNAQ or GNA11 Mutations Defines a Clinical Spectrum with Genotype-Phenotype Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Albuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.1106-1110.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.08.455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342659v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport activities and exercise in individuals with lymphedema: a French national survey on practices and fears.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéfania Geremia</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3705⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342774v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buche</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308311v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Erosions and Crusts on Legs in a Returning Traveller: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Soria</w:t>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (15), pp.adv00253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623128v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Erosions and Crusts on Legs in a Returning Traveller: A Quiz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concordance of severity scores assessed on photographs in Hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diama Ndiaye</w:t>
+                <w:t xml:space="preserve">C Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Legrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Dinulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pruvost-Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3604⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (2), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342642v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">“Laser tag purpura”: a new form of exercise-induced purpura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kluger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.418-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+                <w:t xml:space="preserve">hal-03342659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalities of use of oral propranolol in proliferative infantile haemangiomas: an international survey among practitioners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Sport activities and exercise in individuals with lymphedema: a French national survey on practices and fears.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Mazereeuw‐hautier</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfania Geremia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.19047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.63-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342752v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term Effect and Acceptability of Manual Lymphatic Drainage for Paediatric Limb Lymphoedema: A Prospective Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalities of use of oral propranolol in proliferative infantile haemangiomas: an international survey among practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Tauveron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gérémia</w:t>
+                <w:t xml:space="preserve">J. Mashiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Allain</w:t>
+                <w:t xml:space="preserve">J. Mazereeuw‐hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (8), pp.adv00125-5. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.573-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-3447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.19047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342758v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal calprotectin in hidradenitis suppurativa: a study of 55 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term Effect and Acceptability of Manual Lymphatic Drainage for Paediatric Limb Lymphoedema: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Salava</w:t>
+                <w:t xml:space="preserve">C Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Lybeck</w:t>
+                <w:t xml:space="preserve">V Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liisa-Lotta Kiiski</w:t>
+                <w:t xml:space="preserve">S Gérémia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauliina Nuutinen</w:t>
+                <w:t xml:space="preserve">P Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.422-424. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (8), pp.adv00125-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342640v1</w:t>
+                <w:t xml:space="preserve">hal-03342758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug survival and post-drug survival of systemic treatments in a national French cohort of children with atopic dermatitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal calprotectin in hidradenitis suppurativa: a study of 55 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kluger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Chambrelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Alexander Salava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bekel</w:t>
+                <w:t xml:space="preserve">Emilia Lybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Poizeau</w:t>
+                <w:t xml:space="preserve">Liisa-Lotta Kiiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mahé</w:t>
+                <w:t xml:space="preserve">Pauliina Nuutinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.376-378. </w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.422-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.18941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498639v1</w:t>
+                <w:t xml:space="preserve">hal-03342640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term follow‐up of intracranial arteriovenous malformations with frontal capillary malformation (Wyburn‐Mason syndrome or Bonnet‐Dechaume‐Blanc syndrome): three case reports</w:t>
               </w:r>
@@ -9047,51 +9047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (8), </w:t>
@@ -9123,13699 +9123,13711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Phenotyping in Patients with Skin Capillary Malformations and Mosaic GNAQ or GNA11 Mutations Defines a Clinical Spectrum with Genotype-Phenotype Correlation</w:t>
+                <w:t xml:space="preserve">Drug survival and post-drug survival of systemic treatments in a national French cohort of children with atopic dermatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Jordan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">E Chambrelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Sorlin</w:t>
+                <w:t xml:space="preserve">L Bekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kuentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Albuisson</w:t>
+                <w:t xml:space="preserve">F Poizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.08.455⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.376-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158801v1</w:t>
+                <w:t xml:space="preserve">hal-02498639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin Safety in Infants and Children under 15 Kg Treated for Scabies: A Multicentric Observational Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Bursztejn</w:t>
+                <w:t xml:space="preserve">M.-C. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chiaverini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Miquel</w:t>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.18369⟩</w:t>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (1), pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-019-02561-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158809v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel KHDRBS1-NTRK3 Rearrangement in a Congenital Pediatric CD34-Positive Skin Tumor: A Case Report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Roba Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Orbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Jourdain</w:t>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv: An International Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00428-018-2415-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.e16-e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158824v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beneton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.82-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622848v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiomes superficiels : traitements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of Sirolimus Combined with Sclerotherapy for Giant Cervical Lymphatic Macrocystic Malformations: Two Newborn Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Janot</w:t>
+                <w:t xml:space="preserve">Sophie Denamur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhreddine Boustia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Favrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.388-397. </w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.90-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621772v1</w:t>
+                <w:t xml:space="preserve">hal-03158816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Ivermectin Safety in Infants and Children under 15 Kg Treated for Scabies: A Multicentric Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Cabridain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Aubert</w:t>
+                <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Badon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Boivin</w:t>
+                <w:t xml:space="preserve">A.-C. Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121119v1</w:t>
+                <w:t xml:space="preserve">hal-03158809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Nathalie Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (1), pp.e16-e17. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566764v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical rapamycin (sirolimus) for treatment of cutaneous microcystic lymphatic malformation of the gluteal area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Novel KHDRBS1-NTRK3 Rearrangement in a Congenital Pediatric CD34-Positive Skin Tumor: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tallegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Vrignaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubée</w:t>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Orbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3440⟩</w:t>
+              <w:t xml:space="preserve">Virchows Archiv: An International Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 474 (1), pp.111-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-018-2415-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619966v1</w:t>
+                <w:t xml:space="preserve">hal-03158824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Sirolimus Combined with Sclerotherapy for Giant Cervical Lymphatic Macrocystic Malformations: Two Newborn Cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Denamur</w:t>
+                <w:t xml:space="preserve">Angiomes superficiels : traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Boustia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3441⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.388-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158816v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the long diagnostic delay for hidradenitis suppurativa: a national survey among French general practitioners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cabridain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Badon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3478⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.e024974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622269v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Tolerance of Sirolimus (Rapamycin) for Extracranial Arteriovenous Malformations in Children and Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bodemer</w:t>
+                <w:t xml:space="preserve">Understanding the long diagnostic delay for hidradenitis suppurativa: a national survey among French general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdais-Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2018.3478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-3273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158791v1</w:t>
+                <w:t xml:space="preserve">hal-02622269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatments for paediatric psoriasis (BiPe): A retrospective observational study on biological drug survival in daily practice in childhood psoriasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingeborg Zehbe</w:t>
+                <w:t xml:space="preserve">Efficacy and Tolerance of Sirolimus (Rapamycin) for Extracranial Arteriovenous Malformations in Children and Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boulle</w:t>
+                <w:t xml:space="preserve">Véronique Soupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Segondy</w:t>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1006646. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.1105-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.15579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095496v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new phototherapy regimen during winter as an add-on therapy, coupled with oral vitamin D supplementation, for the long-term control of atopic dermatitis study protocol for a multicentre, randomized, crossover, pragmatic trial - the PRADA trial</w:t>
+                <w:t xml:space="preserve">Biological treatments for paediatric psoriasis (BiPe): A retrospective observational study on biological drug survival in daily practice in childhood psoriasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Carmen Lia Murall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Darrieux</w:t>
+                <w:t xml:space="preserve">Robert Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Misery</w:t>
+                <w:t xml:space="preserve">Ingeborg Zehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Segondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3276-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1006646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.15579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086876v1</w:t>
+                <w:t xml:space="preserve">hal-02095496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Diet in Chronic Spontaneous Urticaria: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cornillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (2), pp.127-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/00015555-3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellowish Nodules on the Vulva in a 6-Year-Old Girl: A Quiz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianela Ackerman</w:t>
+                <w:t xml:space="preserve">A new phototherapy regimen during winter as an add-on therapy, coupled with oral vitamin D supplementation, for the long-term control of atopic dermatitis study protocol for a multicentre, randomized, crossover, pragmatic trial - the PRADA trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Finon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Darrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3204⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158766v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-antistreptococcal interventions for acute guttate psoriasis or an acute guttate flare of chronic psoriasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yellowish Nodules on the Vulva in a 6-Year-Old Girl: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Finon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/14651858.CD011541.pub2⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.837-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627148v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly Growing Tumour on the Forearm of an 83-year-old Woman: A Quiz</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-antistreptococcal interventions for acute guttate psoriasis or an acute guttate flare of chronic psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Stembridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Abdel Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD011541.pub2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-3054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618135v1</w:t>
+                <w:t xml:space="preserve">hal-02627148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Crusts on the Eyelashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00428-019-02546-4⟩</w:t>
+              <w:t xml:space="preserve">J Pediatr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620103v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crusts on the Eyelashes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ventejou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M-C Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Pediatr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 474, pp.755-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00428-019-02546-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443905v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Mass of the Scalp in a Newborn: A Quiz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapidly Growing Tumour on the Forearm of an 83-year-old Woman: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Listrat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chakib El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cornillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guyétant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (6), pp.627-628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3131⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99, pp.121-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158785v1</w:t>
+                <w:t xml:space="preserve">hal-02618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical use of mammalian target of rapamycin inhibitors in dermatology: A systematic review with meta-analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vascular Mass of the Scalp in a Newborn: A Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi-Emiliène Edee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (6), pp.627-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03486726v1</w:t>
+                <w:t xml:space="preserve">hal-03158785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Hormonal receptors in cutaneous vascular malformations: 51 cases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topical use of mammalian target of rapamycin inhibitors in dermatology: A systematic review with meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.735 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2018.10.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00428-019-02561-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617921v1</w:t>
+                <w:t xml:space="preserve">hal-03486726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vabres</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-2725-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.358-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913363v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR4A2 haploinsufficiency is associated with intellectual disability and autism spectrum disorder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topical Corticosteroid Concerns Among Parents of Children with Psoriasis versus Atopic Dermatitis: A French Multicenter Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delahaye-Duriez</w:t>
+                <w:t xml:space="preserve">Sandra Moawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert-Wastiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13383⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.261-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40257-017-0318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446612v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary scintigraphy for Sjögren's syndrome in patients with xerostomia: a retrospective study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of voluminous and complicated superficial slow-flow vascular malformations with sirolimus (PERFORMUS): protocol for a multicenter phase 2 trial with a randomized observational-phase design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/odi.12802⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-2725-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623649v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Nail Scabies: A French Prospective Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+                <w:t xml:space="preserve">NR4A2 haploinsufficiency is associated with intellectual disability and autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delahaye-Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (2), pp.264-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.01.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974312v1</w:t>
+                <w:t xml:space="preserve">hal-02446612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salivary scintigraphy for Sjögren's syndrome in patients with xerostomia: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquib Bakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2835⟩</w:t>
+              <w:t xml:space="preserve">Oral Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.552-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/odi.12802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621329v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et prise en charge initiale du mélanome par des médecins généralistes : enquête dans un département rural à très faible densité médicale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
+                <w:t xml:space="preserve">Prevalence of Nail Scabies: A French Prospective Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2017.11.024⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.154-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655223v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Caille</w:t>
+                <w:t xml:space="preserve">Search for RASA1 Variants in Capillary Malformations of the Legs in 113 Children: Results from the French National Paediatric Cohort CONAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Boccara</w:t>
+                <w:t xml:space="preserve">Marine Durieux-Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737962v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance et prise en charge initiale du mélanome par des médecins généralistes : enquête dans un département rural à très faible densité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Moreau</w:t>
+                <w:t xml:space="preserve">Valérie Zimmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.e35-e42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158596v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical Corticosteroid Concerns Among Parents of Children with Psoriasis versus Atopic Dermatitis: A French Multicenter Cross-Sectional Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aubert-Wastiaux</w:t>
+                <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">M. Durieux-Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40257-017-0318-5⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (2), pp.520 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158623v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Atopic Dermatitis Trials Using Standard Treatments as Active Comparators, Please</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nail features in healthy term newborns: a single-centre observational study of 52 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hywel C. Williams</w:t>
+                <w:t xml:space="preserve">M Chinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.02.963⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.371-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.13978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158169v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Elastography for Thin-Layer Mechanical Characterization: Toward Skin Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177 (4), pp.908--913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158127v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Linear Dermatosis in a 9-Year-Old Boy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Mosaicism for a KITLG Mutation in Linear and Whorled Nevoid Hypermelanosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélene Aubriot-Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.02.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (7), pp.1575-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439515v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nodule de la cuisse chez une enfant togolaise de 4 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maruani</w:t>
+                <w:t xml:space="preserve">More Atopic Dermatitis Trials Using Standard Treatments as Active Comparators, Please</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally R. Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Nankervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel C. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (6), pp.1365-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.02.963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617541v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PNPLA1 defects in patients with autosomal recessive congenital ichthyosis and KO mice sustain PNPLA1 irreplaceable function in epidermal omega-O-acylceramide synthesis and skin permeability barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarra Zaafouri</w:t>
+                <w:t xml:space="preserve">High-Resolution Elastography for Thin-Layer Mechanical Characterization: Toward Skin Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddx079⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (3), pp.670-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156211v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthogranulome juvénile chez une enfant de 4 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Maruani</w:t>
+                <w:t xml:space="preserve">Recurrent Linear Dermatosis in a 9-Year-Old Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.02.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608125v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain and quality of life evaluation in patients with localized epidermolysis bullosa simplex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nodule de la cuisse chez une enfant togolaise de 4 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardair-Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guadagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-017-0666-5⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577342v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+                <w:t xml:space="preserve">PNPLA1 defects in patients with autosomal recessive congenital ichthyosis and KO mice sustain PNPLA1 irreplaceable function in epidermal omega-O-acylceramide synthesis and skin permeability barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huchenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Sandhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maella Severino-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zaafouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1787-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddx079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560452v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Ultrasound Imaging for Cutaneous Neurofibroma in Patients with Neurofibromatosis Type I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+                <w:t xml:space="preserve">Xanthogranulome juvénile chez une enfant de 4 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gardair-Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guadagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3015⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.298-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158149v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail features in healthy term newborns: a single-centre observational study of 52 cases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular diagnosis of PIK3CA-related overgrowth spectrum (PROS) in 162 patients and recommendations for genetic testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Saint-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Courcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.13978⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.989-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2016.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593933v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicism for a KITLG Mutation in Linear and Whorled Nevoid Hypermelanosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+                <w:t xml:space="preserve">Pain and quality of life evaluation in patients with localized epidermolysis bullosa simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclerc-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2017.01.035⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-017-0666-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560528v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">High-Frequency Ultrasound Imaging for Cutaneous Neurofibroma in Patients with Neurofibromatosis Type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Georgescou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourtada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743296v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Clinically Relevant Are Treatment Comparisons of Topical Calcineurin Inhibitor Trials for Atopic Eczema?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skin Patterns Associated with Upper Airway Infantile Haemangiomas: A Retrospective Multicentre Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Uthurriague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beno\ⁱt Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2016.05.104⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (7), pp.963--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157761v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmoplantar Psoriasis, a Frequent and Severe Clinical Type of Psoriasis in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadj-Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Bursztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boralevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (8), pp.1390-1392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jdv.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous consequences of environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (1), pp.98 - 106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumour necrosis factor-α therapy for hidradenitis suppurativa: results from a national cohort study between 2000 and 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sbidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seneschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174 (3), pp.667-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.14199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid phobia among pharmacists regarding atopic dermatitis in children: a national french survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Clinically Relevant Are Treatment Comparisons of Topical Calcineurin Inhibitor Trials for Atopic Eczema?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally R. Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Nankervis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hywel C. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (10), pp.1944-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2016.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639297v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Resolution of Cutaneous Langerhans Cell Histiocytosis in an Infant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sallot</w:t>
+                <w:t xml:space="preserve">Early Symptoms and Long-Term Clinical Outcomes of Distal Limb's Cutaneous Arterio-Venous Malformations: A Retrospective Multicentre Study of 19 Adult Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2866⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157742v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Symptoms and Long-Term Clinical Outcomes of Distal Limb's Cutaneous Arterio-Venous Malformations: A Retrospective Multicentre Study of 19 Adult Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Herbreteau</w:t>
+                <w:t xml:space="preserve">Corticosteroid phobia among pharmacists regarding atopic dermatitis in children: a national french survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délphine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (2), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.12961⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03157736v1</w:t>
+                <w:t xml:space="preserve">hal-02639297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Melanotic Macules of the Tongue</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous Resolution of Cutaneous Langerhans Cell Histiocytosis in an Infant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Korsaga-Somé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Miquelestorena-Standley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.631-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.03.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630655v1</w:t>
+                <w:t xml:space="preserve">hal-03157742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’âge et du sexe sur les aspects cliniques et épidémiologiques du psoriasis de l’enfant. Données d’une étude transversale multicentrique française</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congenital Melanotic Macules of the Tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985254v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiomes de la bouche</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l’âge et du sexe sur les aspects cliniques et épidémiologiques du psoriasis de l’enfant. Données d’une étude transversale multicentrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boralevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636503v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum infliximab concentrations and disease activity: a descriptive study of patients with psoriasis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angiomes de la bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.251 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.13831⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02640574v1</w:t>
+                <w:t xml:space="preserve">hal-02636503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scabiose de l'appareil unguéal chez un nourrisson</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum infliximab concentrations and disease activity: a descriptive study of patients with psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Georgescou</w:t>
+                <w:t xml:space="preserve">C Dannepond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baran</w:t>
+                <w:t xml:space="preserve">D Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (1), pp.198-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443849v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber necklaces: reasons for use and awareness of risk associated with bacterial colonisation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Scabiose de l'appareil unguéal chez un nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Georgescou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2871⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445456v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exocrine pancreatic insufficiency in a child with Netherton syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
+                <w:t xml:space="preserve">Amber necklaces: reasons for use and awareness of risk associated with bacterial colonisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Raynaud</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), pp.311-312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2761⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.580-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629935v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Safety of Mammalian Target of Rapamycin Inhibitors in Vascular Anomalies: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Pigmented macules of bony prominences (PMBP): A distinct presentation in patients with red hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-2300⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (2), pp.383-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635272v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigmented macules of bony prominences (PMBP): A distinct presentation in patients with red hair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mallet</w:t>
+                <w:t xml:space="preserve">Efficacy and Safety of Mammalian Target of Rapamycin Inhibitors in Vascular Anomalies: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2015.08.027⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (4), pp.448 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-2300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989357v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Patterns Associated with Upper Airway Infantile Haemangiomas: A Retrospective Multicentre Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
+                <w:t xml:space="preserve">Exocrine pancreatic insufficiency in a child with Netherton syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.311-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2016.2761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-2357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157756v1</w:t>
+                <w:t xml:space="preserve">hal-02629935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of embolization in arteriovenous malformations of the extremities and head and neck: a retrospective study of 32 cases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrysanthi Papagiannaki</w:t>
+                <w:t xml:space="preserve">Les dermites du siège du nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sirinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2014.2450⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (1), pp.54-61; quiz 53, 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.09.611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630885v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of topical drugs in dermatologic priority diseases: geometry of randomized trial networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifocal Lymphangioendotheliomatosis With Thrombocytopenia: Clinical Features and Response to Sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Droitcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fraitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Favrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jid.2014.296⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.e517-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2014-2410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168457v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dermites du siège du nourrisson. Pré-test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (1), pp.53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated with Long-Term Outcome of Endoscopic Thoracic Sympathectomy for Palmar Hyperhidrosis: A Questionnaire Survey in a Cohort of French Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (3), pp.805-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de l’acné. Traitement de l’acné par voie locale et générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (11), pp.692-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasabach-Merritt phenomenon (KMP) exacerbated by platelet transfusions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Favrais</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of embolization in arteriovenous malformations of the extremities and head and neck: a retrospective study of 32 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Papagiannaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.52 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2014.2450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629994v1</w:t>
+                <w:t xml:space="preserve">hal-02630885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Randomized, Controlled Trial of Oral Propranolol in Infantile Hemangioma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative effectiveness of topical drugs in dermatologic priority diseases: geometry of randomized trial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1404710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2014.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156115v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum infliximab concentrations in psoriatic patients treated with infliximab: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kasabach-Merritt phenomenon (KMP) exacerbated by platelet transfusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsaga-Some</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dannepond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+                <w:t xml:space="preserve">I. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ternant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Favrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-1980⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (10), pp.578 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190167v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of Inherited Ichthyosis: A French National Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dreyfus</w:t>
+                <w:t xml:space="preserve">A Randomized, Controlled Trial of Oral Propranolol in Infantile Hemangioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bernabeu-Wittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pauwels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+                <w:t xml:space="preserve">Adriana M. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Bursztejn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Przemyslaw Przewratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Glick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-1955⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 372 (8), pp.735-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1404710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156104v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized lymphedema associated with neurologic signs (GLANS) syndrome: A new entity?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum infliximab concentrations in psoriatic patients treated with infliximab: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lagrue</w:t>
+                <w:t xml:space="preserve">Carole Dannepond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blesson</w:t>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2014.10.033⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (4), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640229v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dermites du siège du nourrisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burden of Inherited Ichthyosis: A French National Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lagier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Céline Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.09.611⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (3), pp.326-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637106v1</w:t>
+                <w:t xml:space="preserve">hal-03156104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifocal Lymphangioendotheliomatosis With Thrombocytopenia: Clinical Features and Response to Sirolimus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Favrais</w:t>
+                <w:t xml:space="preserve">Generalized lymphedema associated with neurologic signs (GLANS) syndrome: A new entity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dupuy</w:t>
+                <w:t xml:space="preserve">Sophie Blesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 136 (2), pp.e517-22. </w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.333 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2014-2410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2014.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175526v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Randomized-Controlled Trials to Improve Head-Louse Treatment: Systematic Review Using a Vignette-Based Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serial lymphoscintigraphic findings in a patient with Gorham's disease with lymphedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lymphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.118 - 122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630844v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pemphigus induced by radiotherapy for breast cancer: clinical, immunological and histological features of one case with antidesmoglein immunostaining</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+                <w:t xml:space="preserve">Designing Randomized-Controlled Trials to Improve Head-Louse Treatment: Systematic Review Using a Vignette-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Do-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 (3), pp.628-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2013.414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ejd.2013.2239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633965v1</w:t>
+                <w:t xml:space="preserve">hal-03630844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locoregional Multiple Nodular Panniculitis Induced by Pseudomonas aeruginosa Without Septicemia Three Cases and Focus on Predisposing Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Roriz</w:t>
+                <w:t xml:space="preserve">Pemphigus induced by radiotherapy for breast cancer: clinical, immunological and histological features of one case with antidesmoglein immunostaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.119-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2013.2239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2013.9340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633695v1</w:t>
+                <w:t xml:space="preserve">hal-02633965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Impaired Quality of Life in Adult Patients Suffering from Ichthyosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+                <w:t xml:space="preserve">Locoregional Multiple Nodular Panniculitis Induced by Pseudomonas aeruginosa Without Septicemia Three Cases and Focus on Predisposing Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Chiavérini</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (6), pp.628 - 632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2013.9340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-1710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03471924v1</w:t>
+                <w:t xml:space="preserve">hal-02633695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of lymphoscintigraphic anomalies in the contralateral limb and progression of unilateral primary lymphedema in children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Baulieu</w:t>
+                <w:t xml:space="preserve">Factors Associated with Impaired Quality of Life in Adult Patients Suffering from Ichthyosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Vaillant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+                <w:t xml:space="preserve">Christine Chiavérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (11), pp.663-670. </w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (3), pp.344-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123393v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermatological spectrum of hand, foot and mouth disease from classical to generalized exanthema.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency of lymphoscintigraphic anomalies in the contralateral limb and progression of unilateral primary lymphedema in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schuffenecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
+                <w:t xml:space="preserve">M Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bornebusch</w:t>
+                <w:t xml:space="preserve">F Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (11), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2014.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101234v1</w:t>
+                <w:t xml:space="preserve">hal-01123393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial lymphoscintigraphic findings in a patient with Gorham's disease with lymphedema</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maruani</w:t>
+                <w:t xml:space="preserve">Dermatological spectrum of hand, foot and mouth disease from classical to generalized exanthema.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hubiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vaillant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Schuffenecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boralevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léauté-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bornebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lymphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (3), pp.118 - 122</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33(4), pp.e92-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638917v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-emergence of papulonodular napkin dermatitis with use of reusable diapers: report of 5 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barbarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), pp.246 - 249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ejd.2013.1967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameatal cyst in a 4-year-old boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 172 (12), pp.1701 - 1701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-013-2100-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients' acceptance of medical photography in a French adult and paediatric dermatology department: a questionnaire survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169 (2), pp.298 - 305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of spect/ct imaging to the lymphoscintigraphic investigations of the lower limb lymphedema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Belgrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lymphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (3), pp.106 - 119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Effect of Propranolol in the Treatment of Lymphangioma in Two Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanna Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Pondaven-Letourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (3), pp.383 - 385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2012.01864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant congenital naevus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (2), pp.243 - 244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of EARLY-ONSET Gorham Syndrome with 8-Year Follow-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Courtivron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Baulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (3), pp.391 - 394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01712.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CONSORT statement (CONsolidated Standards Of Reporting Trials)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (6-7), pp.431 - 435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2013.04.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visceral and mucosal involvement in neonatal haemangiomatosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Piram</w:t>
+                <w:t xml:space="preserve">Diffuse Linear and Whorled Nevoid Hypermelanosis in a Newborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sirinelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randa Khallouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.171 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2011.06.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-3083.2011.04285.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646198v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary lymphoedema in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visceral and mucosal involvement in neonatal haemangiomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Baulieu</w:t>
+                <w:t xml:space="preserve">D. Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.06.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10), pp.1285 - 1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-3083.2011.04285.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647949v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturge-Weber Syndrome in Patients with Facial Port-Wine Stain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Piram</w:t>
+                <w:t xml:space="preserve">Primary lymphoedema in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (11), pp.744 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01485.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650628v1</w:t>
+                <w:t xml:space="preserve">hal-02647949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary lymphoedema in children. Pre-test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">Sturge-Weber Syndrome in Patients with Facial Port-Wine Stain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Baulieu</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sirinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.32 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1470.2011.01485.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642959v1</w:t>
+                <w:t xml:space="preserve">hal-02650628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Linear and Whorled Nevoid Hypermelanosis in a Newborn</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+                <w:t xml:space="preserve">Primary lymphoedema in children. Pre-test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2011.06.047⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (11), pp.751 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02645433v1</w:t>
+                <w:t xml:space="preserve">hal-02642959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les angiomes plans de membres. Réponses au pré-test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lorette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (10), pp.699 - +. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les angiomes plans de membres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lorette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (10), pp.700 - 705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2011.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Infliximab for Hidradenitis Suppurativa: Assessment of Clinical and Biological Inflammatory Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.169 - 171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/00015555-1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of antibodies against merkel cell polyomavirus identify a subset of patients with merkel cell carcinoma with better clinical outcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime J J Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (12), pp.1612-1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.2010.31.1704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the nail unit in patients with secondary lymphoedema identified using clinical, dermoscopic and ultrasound examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 164 (4), pp.765 - 770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2010.10179.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Merkel Cell Polyomavirus (MCV)-Like Particles and Their Application to Detection of MCV Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime J J Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (5), pp.1767-1770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01691-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merkel cell polyomavirus strains in patients with merkel cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Bidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Doussinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (6), pp.960-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1506.081463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial granulomatous nodules during etanercept treatment for psoriasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne de Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Watier</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (9), pp.1025-1027</w:t>
+              <w:t xml:space="preserve">, 2009, 48, pp.1025-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616412v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial granulomatous nodules during etanercept treatment for psoriasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Watier</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48, pp.1025-1027</w:t>
+              <w:t xml:space="preserve">, 2009, 48 (9), pp.1025-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422683v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuve de lecture critique d'article scientifique des épreuves classantes nationales: pertinence de la correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (4), pp.571-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2006.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least mean-squares phase unwrapping by use of an incomplete set of residue branch cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. V. Lyuboshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (11), pp.2129-2148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSIENTS IN CW LASER HEATING OF SEMICONDUCTORS : GENERAL METHOD, ANALYTICAL SOLUTIONS AND ILLUSTRATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nissim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (C5), pp.C5-87-C5-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1983514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00223094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22825,552 +22837,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous mosaic syndromes associated with early postzygotic activating BRAF mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Association of Dermato-Oncology (EADO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Association of Dermato-Oncology, May 2017, Athènes, Greece. p. 35/FC1.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postzygotic KITLG mutation in a congenital non-progressive linear nevoid hyperpigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorlin Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Soc Dermatol Res, Sep 2016, Munich, Germany. pp.S186-S186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation en mosaïque de KITLG dans l’hypermélanose nævoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Saint-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Dermatologiques de Paris 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de dermatologie, Dec 2016, Paris, France. pp.S130 - S131, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2016.09.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId839"/>
+      <w:footerReference w:type="default" r:id="rId840"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23438,51 +23450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95077A58"/>
+    <w:nsid w:val="DE813641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23669,51 +23681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-maruani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3734-810X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088646270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9017-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne D&#233;nos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gagey-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.43152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36295-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Foureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gouvrion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P. Villani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Naour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2025.2723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Degrugillier-Chopinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Degardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03413-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Lernia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hadj-Rabia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quiles-Tsimaratos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2025.103376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Weill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miquel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljae288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Riccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Orly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi-Emili&#232;ne Edee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.4432" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abasq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.03.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff-Bresson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02608-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salinier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guellich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2023.110962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.08.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herbreteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-&#201;. &#201;d&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bedouelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ben Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tetart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.07.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zitouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Bursztejn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18361" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caseris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.07.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Largeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Agier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beau-Salinas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vial" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beytout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepiot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devulder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2021.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni&#8208;fortina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifazi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiriac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14481" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hazard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoha Maakaroun&#8208;vermesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abasq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy&#8208;graffin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16165" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naouri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lagrange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Servy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.04.117" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorlin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carmignac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17413" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertitta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vermersch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiaverini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01970-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342728v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dujardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Faleweei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vierron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1047-3146" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podjanee Jittamala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Monteiro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno R Smit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Pedrique" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Specht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009144" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casassa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labreze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17037" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vabres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devilliers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loffroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01290-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poiraud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tallegas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4000" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342780v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juzot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pde.14620" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342690v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Albuisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Constans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tauveron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01652-w" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Touze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v101.364" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14482" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raffy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Elalouf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3731" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342626v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14483" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;acremont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Jegou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20415" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342659v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kluger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3817" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meurisse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Geremia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3705" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diama Ndiaye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3604" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mashiah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw&#8208;hautier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19047" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342758v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habnouni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tauveron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3447" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Salava" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lybeck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Lotta Kiiski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Nuutinen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3813" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498639v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chambrelan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bekel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mah&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18941" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14947" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jordan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sorlin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.08.455" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158809v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bursztejn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaverini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18369" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fraitag" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-018-2415-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Boustia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.03.010" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158816v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denamur" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3441" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622269v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clerc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais-Sallot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3478" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soupre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3273" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095496v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Zehbe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Segondy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15579" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086876v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darrieux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3276-9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625341v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cornillier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3015" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158766v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ackerman" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Est&#232;ve" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kerdraon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3204" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stembridge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Hay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD011541.pub2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618135v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Habnouni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guy&#233;tant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3054" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620103v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Machet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbreteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Touze" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02546-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158785v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Listrat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3131" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486726v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.070" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617921v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Machet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02561-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446612v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;vy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13383" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623649v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nadal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Levy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquib Bakhsh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.12802" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmerl&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Laurent" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bidre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.11.024" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2WKFN6X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158623v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moawad" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert-Wastiaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Phan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40257-017-0318-5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158169v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally R. Wilkes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Nankervis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C. Williams" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.02.963" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158127v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.007" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439515v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.02.070" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617541v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raffin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guadagnin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.020" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156211v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pichery" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huchenq" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandhoff" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Severino-Freire" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaafouri" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx079" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608125v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.022" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577342v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devos" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0666-5" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158149v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourtada" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3015" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593933v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinazzo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baran" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13978" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560528v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;lene Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.01.035" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157761v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2016.05.104" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157712v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amode" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj-Rabia" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13236" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18R4WRS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630992v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.12.001" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXV5VQS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207284v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sbidian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hotz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seneschal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amelot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14199" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5927R7DF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639297v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Raffin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2157" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157742v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Korsaga-Som&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvert" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sallot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2866" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157736v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12961" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTMDH8F4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630655v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaput" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.03.054" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985254v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonigen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boralevi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bursztejn" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.02.006" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636503v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.003" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640574v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dannepond" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Machet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Paintaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13831" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F070R15P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443849v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Georgescou" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baran" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.043" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445456v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Machet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leperlier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2871" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629935v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2761" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635272v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2300" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989357v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marmottant" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.08.027" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157756v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Uthurriague" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Catteau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayoux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;aut&#233;-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2357" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630885v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Fourn" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Papagiannaki" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sirinelli" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2014.2450" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168457v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2014.296" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634411v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raffin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.10.007" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629994v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsaga-Some" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.04.017" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156115v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bernabeu-Wittel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Valencia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Przewratil" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Glick" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pope" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1404710" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190167v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dannepond" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1980" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156104v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauwels" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bursztejn" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1955" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640229v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Berton" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baulieu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blesson" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2014.10.033" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSWXHF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637106v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lagier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raffin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beneton" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.09.611" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175526v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2014-2410" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630844v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.414" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633965v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thimon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.2239" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633695v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roriz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2013.9340" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03471924v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiav&#233;rini" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1710" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123393v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blein" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baulieu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaillant" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.06.022" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101234v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schuffenecker" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bornebusch" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638917v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baulieu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pinieux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645466v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarov" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Potier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.1967" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643063v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2100-x" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646488v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Belgrado" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauveron" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652414v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Brown" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Pondaven-Letourmy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2012.01864.x" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QD9WPJH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642077v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.11.001" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-354ZMPR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645465v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courtivron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01712.x" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0D1740F52188D686E72072236E3A07D884D7BCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649934v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2013.04.091" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646198v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piram" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirinelli" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saliba" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-3083.2011.04285.x" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BR49F9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647949v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.06.043" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650628v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01485.x" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FCB3C70CCF98A6308C3A55E5D7CB8427665F19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642959v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.07.003" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645433v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khallouf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2011.06.047" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2ZBCQ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642011v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.07.004" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647415v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.06.006" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719541v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laude" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cazal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.31.1704" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652060v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fourn" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duhard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2010.10179.x" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H566BRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304082v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01691-09" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492511v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doussinaud" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1506.081463" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616412v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lorette" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422683v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679594v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alison" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourlier" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2006.12.029" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00556173v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Lyuboshenko" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223094v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nissim" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnouvrier" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paquet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983514" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C55E16D4E778677FB84154535B8096719E070CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01575553v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riviere" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouan" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409212v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorlin Arthur" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivi&#232;re" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477660v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.120" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-maruani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3734-810X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088646270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9017-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne D&#233;nos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gagey-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v106.43152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boralevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-086277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36295-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mah&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Lernia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Bursztejn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hadj-Rabia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quiles-Tsimaratos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2025.103376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chosidow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2025.04.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Foureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf414" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gouvrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P. Villani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Naour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2025.2723" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caseris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Degrugillier-Chopinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Degardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03413-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Constantinou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hillmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Chasapi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Va&#241;&#243; Galv&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Riccioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blaise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2024.10.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Weill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljae288" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Guichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.17128" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103272" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Maillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labr&#232;ze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.20385" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2024.09.271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Herbreteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-&#201;. &#201;d&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02017-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skrek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Lernia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni Fortina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19261" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Orly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi-Emili&#232;ne Edee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v103.4432" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboulanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouk Bisdorff-Bresson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02608-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guellich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.11.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abasq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.03.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530149" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nambot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carmignac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14410" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2023.110962" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2023.03.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boralevi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maruani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bedouelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ben Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tetart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Milpied" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Welfringer-Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.07.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zitouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bursztejn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Di Lernia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18361" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caseris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2022.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Pottier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard-Laumonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.21623" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloni&#8208;fortina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodemer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonifazi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiriac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14483" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raffy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Elalouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3731" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hacard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;acremont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Jegou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20415" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14481" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hazard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chinazzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoha Maakaroun&#8208;vermesse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abasq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy&#8208;graffin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16165" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lagrange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogrel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Servy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.04.117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carmignac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraitag" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17413" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342746v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Largeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Agier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beau-Salinas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17631" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beytout" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pepiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devulder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2021.01.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Faleweei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vierron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1047-3146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rapp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertitta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.11.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podjanee Jittamala" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuelton Monteiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno R Smit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Pedrique" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Specht" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009144" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pottier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dujardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3902" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342794v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vermersch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiaverini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sigg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01970-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casassa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labreze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.17037" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vabres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devilliers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loffroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01290-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poiraud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tallegas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4000" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342780v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juzot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pde.14620" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Touze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v101.364" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342620v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.14482" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Albuisson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Constans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tauveron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01652-w" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158801v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jordan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sorlin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.08.455" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diama Ndiaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3604" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prouteau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinulescu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pruvost-Balland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18480" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342659v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kluger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3817" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meurisse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Geremia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3705" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342752v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mashiah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw&#8208;hautier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19047" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342758v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habnouni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tauveron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3447" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342640v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Salava" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Lybeck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa-Lotta Kiiski" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Nuutinen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3813" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herbreteau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14947" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chambrelan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bekel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poizeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mah&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18941" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617921v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ventejou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Machet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herbreteau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Touze" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02561-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619966v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Vrignaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3440" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denamur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Favrais" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3441" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158809v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bursztejn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaverini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18369" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158824v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fraitag" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orbach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-018-2415-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621772v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Boustia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.03.010" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622269v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clerc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais-Sallot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2018.3478" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158791v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soupre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3273" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095496v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Zehbe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Segondy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15579" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625341v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cornillier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086876v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Droitcourt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darrieux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3276-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158766v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ackerman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Est&#232;ve" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kerdraon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3204" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627148v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stembridge" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdel Hay" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD011541.pub2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443905v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ouedraogo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.002" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620103v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Machet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02546-4" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618135v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Habnouni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guy&#233;tant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3054" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158785v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Listrat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3131" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486726v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2018.10.070" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158623v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moawad" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mah&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert-Wastiaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Phan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40257-017-0318-5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913363v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vabres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2725-1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;vy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grotto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delahaye-Duriez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13383" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623649v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nadal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Levy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquib Bakhsh" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.12802" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01974312v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.01.038" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS3RV206-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655223v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zimmerl&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Laurent" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bidre" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.11.024" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2WKFN6X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593933v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chinazzo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baran" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13978" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560528v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;lene Aubriot-Lorton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.01.035" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158169v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally R. Wilkes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Nankervis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hywel C. Williams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2017.02.963" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158127v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miette" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.007" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.02.070" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617541v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raffin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guadagnin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.020" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156211v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pichery" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huchenq" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandhoff" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Severino-Freire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaafouri" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx079" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608125v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gardair-Bouchy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.11.022" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560452v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Saint-Onge" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Courcet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2016.220" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577342v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0666-5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158149v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Georgescou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourtada" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3015" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157756v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Uthurriague" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Catteau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayoux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;aut&#233;-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2357" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157712v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amode" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj-Rabia" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.13236" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18R4WRS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630992v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.12.001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXV5VQS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207284v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sbidian" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hotz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seneschal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amelot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14199" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5927R7DF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157761v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2016.05.104" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157736v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12961" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTMDH8F4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639297v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Raffin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2157" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157742v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Korsaga-Som&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sallot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2866" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630655v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaput" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.03.054" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01985254v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonigen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boralevi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bursztejn" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.02.006" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636503v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.003" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640574v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dannepond" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ternant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Machet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Paintaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13831" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F070R15P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443849v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Georgescou" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baran" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.043" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445456v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Machet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leperlier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2871" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989357v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marmottant" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2015.08.027" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635272v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2300" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629935v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2016.2761" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637106v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lagier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raffin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beneton" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.09.611" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175526v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2014-2410" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634411v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raffin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.10.007" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630885v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Fourn" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Papagiannaki" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sirinelli" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2014.2450" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168457v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2014.296" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629994v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsaga-Some" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favrais" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.04.017" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156115v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bernabeu-Wittel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Valencia" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Przewratil" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Glick" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pope" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1404710" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190167v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dannepond" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1980" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156104v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauwels" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1955" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640229v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Berton" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baulieu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blesson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2014.10.033" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSWXHF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638917v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baulieu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pinieux" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaillant" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630844v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Do-Pham" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.414" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633965v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thimon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.2239" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633695v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roriz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2013.9340" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03471924v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chiav&#233;rini" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1710" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123393v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blein" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baulieu" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vaillant" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2014.06.022" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101234v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schuffenecker" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bornebusch" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645466v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarov" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Potier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2013.1967" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643063v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2100-x" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646488v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Belgrado" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauveron" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652414v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Brown" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Pondaven-Letourmy" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2012.01864.x" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QD9WPJH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642077v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.11.001" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-354ZMPR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645465v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courtivron" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01712.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0D1740F52188D686E72072236E3A07D884D7BCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649934v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2013.04.091" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645433v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Khallouf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2011.06.047" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2ZBCQ8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646198v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piram" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirinelli" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saliba" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-3083.2011.04285.x" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49BR49F9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647949v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.06.043" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650628v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1470.2011.01485.x" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37FCB3C70CCF98A6308C3A55E5D7CB8427665F19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642959v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.07.003" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642011v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.07.004" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647415v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2011.06.006" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719541v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laude" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J J Fleury" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cazal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.31.1704" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652060v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fourn" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duhard" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2010.10179.x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H566BRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304082v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaitan" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Arnold" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01691-09" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492511v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Doussinaud" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1506.081463" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422683v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lorette" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616412v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lorette" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679594v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alison" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourlier" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2006.12.029" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00556173v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Lyuboshenko" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223094v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nissim" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnouvrier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paquet" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983514" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C55E16D4E778677FB84154535B8096719E070CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01575553v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riviere" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouan" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409212v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorlin Arthur" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivi&#232;re" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477660v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2016.09.120" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>