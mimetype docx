--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabel Vallard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabel-vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2677-240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095642250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches en anthropologie au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliée au Centre Asie du Sud-Est, UMR 8170 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://case.ehess.fr/index.php?619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l'ANR WILDSILKS - Le vaste monde des soies sauvages (depuis 2020) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wildsilks.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques&Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/tc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of precious minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Toronto Press, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2013, Collection "Anthropologiques", 9782847430844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic textiles at the Handicraft Market of Luang Prabang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication of the Heritage House, pp.57, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of wild silks composition on dyeing with turmeric and indigo: spectroscopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126019. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Numéro confiné, pensées déconfinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer nos terrestrialités en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Abîmes, abysses, exo-mondes, 75, pp.10-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Voler le feu du savoir pour l'éclairage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kunik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (76), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la montagne pour faire une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Semer le trouble, 74, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la vie ne tient qu'à un soupçon de sensibilité. Ethnographie de rapports interspécifiques à l'échelle des lépidoptères en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.134-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filage d’un monde ou comment se fabrique la soie en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian textile in between markets and the politics of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022463411000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps à corps: Théorie et pratique dans l'enseignement d'une technique corporelle traditionnelle. L'exemple du massage thaï au wat Pho de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.73-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabel Iribarren; Marie Pelé; Catherine Repussard; Cédric Sueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogie et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2020, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afterword: facets of preciousness »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-198, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When stones become gems. Valuations of minerals in Thailand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.118-146, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile economy in Laos : From households to the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing lives in Laos. Society, politics, and culture in a post-socialist State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRASEC/NUS Press, pp.374-391, 2017, 978-981-4722-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage sites, emerging markets. The case of textile industry in Luang Prabang, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor T. King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco in Southeast Asia. World Heritage Sites in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIAS Press, pp.35-53, 2017, 978 87 7694 174 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la jupe à la femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anstett-Gessat E.; Gelard M.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2012, 9782200277130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations into the dyeing properties of wild silks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFESILK Experts’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Ethnographic Museum, Mar 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiens, une bobine ! Fibres, fils, écheveaux de soies dans les collections entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils, nœuds, cordes, câbles. Histoire, anthropologie et muséologie d’un milieu technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPIE - Groupe IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la diversité dans les relations interspécifiques : quelques objets et méthodes à partir de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’IFRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes Abysses Exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CETCOPRA Mondes hostiles et couplages à la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métier à la représentation, des jupes entre intimité et politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la mode (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des rapports interspécifiques dans l’élevage des vers à soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les collections vivantes (MNHN-EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of silkS – a Southeast Asian perspective (Thailand, RDP Lao)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving practices. An exploration into the materials, techniques and design of fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soie et les corindons, des matières et des gestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS/MUCEM, « La geste technique, parler objets… par les milieux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait-on (avec) des vestiges préhistoriques en Thaïlande ? Ethnographie des pratiques archéologiques en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’introduction à l’archéologie de l’ASE préhistorique et du début de la période historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bellina, Apr 2018, Nanterre / Prétech (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges préhistoriques en Thaïlande : artefacts scientifiques, esthétiques, marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire La rencontre homme-animal : vers un anthropomorphisme critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche MISHA 2017-2018, Maison interdisciplinaire des sciences de l’Homme-Alsace; Aurélie Choné; Catherine Repussard; Isabel Iribarren; Marie Pelé; Cédric Sueur, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités : objets, innovations, consommations, circulations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Asie du Sud-Est (EHESS), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire (avec) des vers à soie en anthropologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAS/EHESS « Relations hommes-animaux : questions contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Keck; Carole Ferret, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing of wild silks: towards a better understanding using vibrational and UV-Vis spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Conference - Gordon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rast-Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes, abysses, exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’or et de soie. Se laisser guider par les lignes d’une jupe du Laos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabel Vallard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabel-vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2677-240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095642250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches en anthropologie au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliée au Centre Asie du Sud-Est, UMR 8170 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://case.ehess.fr/index.php?619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l'ANR WILDSILKS - Le vaste monde des soies sauvages (depuis 2020) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wildsilks.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques&Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/tc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of precious minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Toronto Press, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2013, Collection "Anthropologiques", 9782847430844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic textiles at the Handicraft Market of Luang Prabang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication of the Heritage House, pp.57, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of wild silks composition on dyeing with turmeric and indigo: spectroscopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126019. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Numéro confiné, pensées déconfinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer nos terrestrialités en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Abîmes, abysses, exo-mondes, 75, pp.10-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Voler le feu du savoir pour l'éclairage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kunik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (76), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la montagne pour faire une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Semer le trouble, 74, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la vie ne tient qu'à un soupçon de sensibilité. Ethnographie de rapports interspécifiques à l'échelle des lépidoptères en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.134-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filage d’un monde ou comment se fabrique la soie en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian textile in between markets and the politics of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022463411000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps à corps: Théorie et pratique dans l'enseignement d'une technique corporelle traditionnelle. L'exemple du massage thaï au wat Pho de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.73-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabel Iribarren; Marie Pelé; Catherine Repussard; Cédric Sueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogie et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2020, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afterword: facets of preciousness »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-198, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When stones become gems. Valuations of minerals in Thailand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.118-146, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile economy in Laos : From households to the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing lives in Laos. Society, politics, and culture in a post-socialist State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRASEC/NUS Press, pp.374-391, 2017, 978-981-4722-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage sites, emerging markets. The case of textile industry in Luang Prabang, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor T. King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco in Southeast Asia. World Heritage Sites in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIAS Press, pp.35-53, 2017, 978 87 7694 174 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la jupe à la femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anstett-Gessat E.; Gelard M.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2012, 9782200277130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations into the dyeing properties of wild silks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFESILK Experts’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Ethnographic Museum, Mar 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiens, une bobine ! Fibres, fils, écheveaux de soies dans les collections entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils, nœuds, cordes, câbles. Histoire, anthropologie et muséologie d’un milieu technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPIE - Groupe IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la diversité dans les relations interspécifiques : quelques objets et méthodes à partir de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’IFRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes Abysses Exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CETCOPRA Mondes hostiles et couplages à la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métier à la représentation, des jupes entre intimité et politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la mode (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of silkS – a Southeast Asian perspective (Thailand, RDP Lao)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving practices. An exploration into the materials, techniques and design of fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des rapports interspécifiques dans l’élevage des vers à soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les collections vivantes (MNHN-EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soie et les corindons, des matières et des gestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS/MUCEM, « La geste technique, parler objets… par les milieux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait-on (avec) des vestiges préhistoriques en Thaïlande ? Ethnographie des pratiques archéologiques en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’introduction à l’archéologie de l’ASE préhistorique et du début de la période historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bellina, Apr 2018, Nanterre / Prétech (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges préhistoriques en Thaïlande : artefacts scientifiques, esthétiques, marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire La rencontre homme-animal : vers un anthropomorphisme critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche MISHA 2017-2018, Maison interdisciplinaire des sciences de l’Homme-Alsace; Aurélie Choné; Catherine Repussard; Isabel Iribarren; Marie Pelé; Cédric Sueur, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités : objets, innovations, consommations, circulations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Asie du Sud-Est (EHESS), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire (avec) des vers à soie en anthropologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAS/EHESS « Relations hommes-animaux : questions contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Keck; Carole Ferret, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing of wild silks: towards a better understanding using vibrational and UV-Vis spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Conference - Gordon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rast-Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes, abysses, exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’or et de soie. Se laisser guider par les lignes d’une jupe du Laos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89C1D774"/>
+    <w:nsid w:val="09ABC266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE9366D1"/>
+    <w:nsid w:val="389E4A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-vallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2677-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095642250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr/index.php?619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildsilks.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-humains-et-des-materiaux-ethnographie-dune-filiere-textile-artisanale-au-laos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kunik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463411000038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-objets-ont-ils-un-genre-9782200277130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-vallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2677-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095642250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr/index.php?619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildsilks.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-humains-et-des-materiaux-ethnographie-dune-filiere-textile-artisanale-au-laos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kunik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463411000038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-objets-ont-ils-un-genre-9782200277130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>