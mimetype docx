--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabel Vallard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabel-vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2677-240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095642250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches en anthropologie au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliée au Centre Asie du Sud-Est, UMR 8170 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://case.ehess.fr/index.php?619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l'ANR WILDSILKS - Le vaste monde des soies sauvages (depuis 2020) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wildsilks.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques&Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/tc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of precious minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Toronto Press, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2013, Collection "Anthropologiques", 9782847430844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic textiles at the Handicraft Market of Luang Prabang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication of the Heritage House, pp.57, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of wild silks composition on dyeing with turmeric and indigo: spectroscopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126019. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Numéro confiné, pensées déconfinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer nos terrestrialités en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Abîmes, abysses, exo-mondes, 75, pp.10-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Voler le feu du savoir pour l'éclairage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kunik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (76), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la montagne pour faire une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Semer le trouble, 74, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la vie ne tient qu'à un soupçon de sensibilité. Ethnographie de rapports interspécifiques à l'échelle des lépidoptères en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.134-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filage d’un monde ou comment se fabrique la soie en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian textile in between markets and the politics of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022463411000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps à corps: Théorie et pratique dans l'enseignement d'une technique corporelle traditionnelle. L'exemple du massage thaï au wat Pho de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.73-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabel Iribarren; Marie Pelé; Catherine Repussard; Cédric Sueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogie et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2020, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afterword: facets of preciousness »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-198, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When stones become gems. Valuations of minerals in Thailand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.118-146, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile economy in Laos : From households to the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing lives in Laos. Society, politics, and culture in a post-socialist State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRASEC/NUS Press, pp.374-391, 2017, 978-981-4722-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage sites, emerging markets. The case of textile industry in Luang Prabang, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor T. King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco in Southeast Asia. World Heritage Sites in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIAS Press, pp.35-53, 2017, 978 87 7694 174 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la jupe à la femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anstett-Gessat E.; Gelard M.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2012, 9782200277130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations into the dyeing properties of wild silks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFESILK Experts’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Ethnographic Museum, Mar 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiens, une bobine ! Fibres, fils, écheveaux de soies dans les collections entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils, nœuds, cordes, câbles. Histoire, anthropologie et muséologie d’un milieu technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPIE - Groupe IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la diversité dans les relations interspécifiques : quelques objets et méthodes à partir de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’IFRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes Abysses Exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CETCOPRA Mondes hostiles et couplages à la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métier à la représentation, des jupes entre intimité et politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la mode (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of silkS – a Southeast Asian perspective (Thailand, RDP Lao)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving practices. An exploration into the materials, techniques and design of fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des rapports interspécifiques dans l’élevage des vers à soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les collections vivantes (MNHN-EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soie et les corindons, des matières et des gestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS/MUCEM, « La geste technique, parler objets… par les milieux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait-on (avec) des vestiges préhistoriques en Thaïlande ? Ethnographie des pratiques archéologiques en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’introduction à l’archéologie de l’ASE préhistorique et du début de la période historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bellina, Apr 2018, Nanterre / Prétech (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges préhistoriques en Thaïlande : artefacts scientifiques, esthétiques, marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire La rencontre homme-animal : vers un anthropomorphisme critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche MISHA 2017-2018, Maison interdisciplinaire des sciences de l’Homme-Alsace; Aurélie Choné; Catherine Repussard; Isabel Iribarren; Marie Pelé; Cédric Sueur, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités : objets, innovations, consommations, circulations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Asie du Sud-Est (EHESS), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire (avec) des vers à soie en anthropologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAS/EHESS « Relations hommes-animaux : questions contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Keck; Carole Ferret, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing of wild silks: towards a better understanding using vibrational and UV-Vis spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Conference - Gordon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rast-Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes, abysses, exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’or et de soie. Se laisser guider par les lignes d’une jupe du Laos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabel Vallard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabel-vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2677-240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095642250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches en anthropologie au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliée au Centre Asie du Sud-Est, UMR 8170 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://case.ehess.fr/index.php?619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l'ANR WILDSILKS - Le vaste monde des soies sauvages (depuis 2020) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wildsilks.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques&Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/tc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of precious minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Toronto Press, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2013, Collection "Anthropologiques", 9782847430844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic textiles at the Handicraft Market of Luang Prabang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication of the Heritage House, pp.57, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of wild silks composition on dyeing with turmeric and indigo: spectroscopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126019. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer nos terrestrialités en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Abîmes, abysses, exo-mondes, 75, pp.10-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Numéro confiné, pensées déconfinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Voler le feu du savoir pour l'éclairage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kunik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (76), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la montagne pour faire une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Semer le trouble, 74, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la vie ne tient qu'à un soupçon de sensibilité. Ethnographie de rapports interspécifiques à l'échelle des lépidoptères en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.134-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filage d’un monde ou comment se fabrique la soie en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian textile in between markets and the politics of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022463411000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps à corps: Théorie et pratique dans l'enseignement d'une technique corporelle traditionnelle. L'exemple du massage thaï au wat Pho de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.73-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabel Iribarren; Marie Pelé; Catherine Repussard; Cédric Sueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogie et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2020, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afterword: facets of preciousness »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-198, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When stones become gems. Valuations of minerals in Thailand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.118-146, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile economy in Laos : From households to the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing lives in Laos. Society, politics, and culture in a post-socialist State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRASEC/NUS Press, pp.374-391, 2017, 978-981-4722-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage sites, emerging markets. The case of textile industry in Luang Prabang, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor T. King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco in Southeast Asia. World Heritage Sites in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIAS Press, pp.35-53, 2017, 978 87 7694 174 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la jupe à la femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anstett-Gessat E.; Gelard M.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2012, 9782200277130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiens, une bobine ! Fibres, fils, écheveaux de soies dans les collections entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils, nœuds, cordes, câbles. Histoire, anthropologie et muséologie d’un milieu technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations into the dyeing properties of wild silks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFESILK Experts’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Ethnographic Museum, Mar 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPIE - Groupe IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la diversité dans les relations interspécifiques : quelques objets et méthodes à partir de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’IFRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes Abysses Exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CETCOPRA Mondes hostiles et couplages à la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métier à la représentation, des jupes entre intimité et politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la mode (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of silkS – a Southeast Asian perspective (Thailand, RDP Lao)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving practices. An exploration into the materials, techniques and design of fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des rapports interspécifiques dans l’élevage des vers à soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les collections vivantes (MNHN-EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait-on (avec) des vestiges préhistoriques en Thaïlande ? Ethnographie des pratiques archéologiques en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’introduction à l’archéologie de l’ASE préhistorique et du début de la période historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bellina, Apr 2018, Nanterre / Prétech (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soie et les corindons, des matières et des gestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS/MUCEM, « La geste technique, parler objets… par les milieux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges préhistoriques en Thaïlande : artefacts scientifiques, esthétiques, marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire La rencontre homme-animal : vers un anthropomorphisme critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche MISHA 2017-2018, Maison interdisciplinaire des sciences de l’Homme-Alsace; Aurélie Choné; Catherine Repussard; Isabel Iribarren; Marie Pelé; Cédric Sueur, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités : objets, innovations, consommations, circulations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Asie du Sud-Est (EHESS), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire (avec) des vers à soie en anthropologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAS/EHESS « Relations hommes-animaux : questions contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Keck; Carole Ferret, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing of wild silks: towards a better understanding using vibrational and UV-Vis spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Conference - Gordon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rast-Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes, abysses, exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’or et de soie. Se laisser guider par les lignes d’une jupe du Laos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09ABC266"/>
+    <w:nsid w:val="C212CB5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="389E4A3C"/>
+    <w:nsid w:val="8C1E3EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-vallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2677-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095642250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr/index.php?619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildsilks.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-humains-et-des-materiaux-ethnographie-dune-filiere-textile-artisanale-au-laos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kunik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463411000038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-objets-ont-ils-un-genre-9782200277130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-vallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2677-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095642250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr/index.php?619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildsilks.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-humains-et-des-materiaux-ethnographie-dune-filiere-textile-artisanale-au-laos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kunik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463411000038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-objets-ont-ils-un-genre-9782200277130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lassalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>