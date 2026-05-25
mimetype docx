--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabel Vallard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabel-vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2677-240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095642250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches en anthropologie au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliée au Centre Asie du Sud-Est, UMR 8170 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://case.ehess.fr/index.php?619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l'ANR WILDSILKS - Le vaste monde des soies sauvages (depuis 2020) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wildsilks.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques&Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/tc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of precious minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Toronto Press, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2013, Collection "Anthropologiques", 9782847430844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic textiles at the Handicraft Market of Luang Prabang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication of the Heritage House, pp.57, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of wild silks composition on dyeing with turmeric and indigo: spectroscopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126019. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer nos terrestrialités en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Abîmes, abysses, exo-mondes, 75, pp.10-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Numéro confiné, pensées déconfinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Voler le feu du savoir pour l'éclairage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kunik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (76), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la montagne pour faire une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Semer le trouble, 74, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la vie ne tient qu'à un soupçon de sensibilité. Ethnographie de rapports interspécifiques à l'échelle des lépidoptères en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.134-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filage d’un monde ou comment se fabrique la soie en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian textile in between markets and the politics of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022463411000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps à corps: Théorie et pratique dans l'enseignement d'une technique corporelle traditionnelle. L'exemple du massage thaï au wat Pho de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.73-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabel Iribarren; Marie Pelé; Catherine Repussard; Cédric Sueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogie et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2020, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afterword: facets of preciousness »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-198, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When stones become gems. Valuations of minerals in Thailand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.118-146, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile economy in Laos : From households to the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing lives in Laos. Society, politics, and culture in a post-socialist State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRASEC/NUS Press, pp.374-391, 2017, 978-981-4722-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage sites, emerging markets. The case of textile industry in Luang Prabang, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor T. King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco in Southeast Asia. World Heritage Sites in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIAS Press, pp.35-53, 2017, 978 87 7694 174 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la jupe à la femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anstett-Gessat E.; Gelard M.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2012, 9782200277130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiens, une bobine ! Fibres, fils, écheveaux de soies dans les collections entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils, nœuds, cordes, câbles. Histoire, anthropologie et muséologie d’un milieu technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations into the dyeing properties of wild silks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFESILK Experts’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Ethnographic Museum, Mar 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPIE - Groupe IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la diversité dans les relations interspécifiques : quelques objets et méthodes à partir de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’IFRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes Abysses Exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CETCOPRA Mondes hostiles et couplages à la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métier à la représentation, des jupes entre intimité et politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la mode (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of silkS – a Southeast Asian perspective (Thailand, RDP Lao)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving practices. An exploration into the materials, techniques and design of fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des rapports interspécifiques dans l’élevage des vers à soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les collections vivantes (MNHN-EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait-on (avec) des vestiges préhistoriques en Thaïlande ? Ethnographie des pratiques archéologiques en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’introduction à l’archéologie de l’ASE préhistorique et du début de la période historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bellina, Apr 2018, Nanterre / Prétech (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soie et les corindons, des matières et des gestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS/MUCEM, « La geste technique, parler objets… par les milieux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges préhistoriques en Thaïlande : artefacts scientifiques, esthétiques, marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire La rencontre homme-animal : vers un anthropomorphisme critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche MISHA 2017-2018, Maison interdisciplinaire des sciences de l’Homme-Alsace; Aurélie Choné; Catherine Repussard; Isabel Iribarren; Marie Pelé; Cédric Sueur, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités : objets, innovations, consommations, circulations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Asie du Sud-Est (EHESS), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire (avec) des vers à soie en anthropologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAS/EHESS « Relations hommes-animaux : questions contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Keck; Carole Ferret, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing of wild silks: towards a better understanding using vibrational and UV-Vis spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Conference - Gordon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rast-Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes, abysses, exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’or et de soie. Se laisser guider par les lignes d’une jupe du Laos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabel Vallard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabel-vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2677-240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095642250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches en anthropologie au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliée au Centre Asie du Sud-Est, UMR 8170 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://case.ehess.fr/index.php?619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice de l'ANR WILDSILKS - Le vaste monde des soies sauvages (depuis 2020) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wildsilks.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques&Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018) - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/tc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anthropology of precious minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Toronto Press, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2013, Collection "Anthropologiques", 9782847430844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic textiles at the Handicraft Market of Luang Prabang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication of the Heritage House, pp.57, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of wild silks composition on dyeing with turmeric and indigo: spectroscopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126019. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Numéro confiné, pensées déconfinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer nos terrestrialités en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Abîmes, abysses, exo-mondes, 75, pp.10-35. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.15625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Voler le feu du savoir pour l'éclairage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kunik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (76), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder la montagne pour faire une maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.16-19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Semer le trouble, 74, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la méthode, tout contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépanner le monde. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.12254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opium du peuple. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.9372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02456822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la vie ne tient qu'à un soupçon de sensibilité. Ethnographie de rapports interspécifiques à l'échelle des lépidoptères en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.134-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filage d’un monde ou comment se fabrique la soie en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.545-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalliser l'histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian textile in between markets and the politics of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.233-252. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022463411000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps à corps: Théorie et pratique dans l'enseignement d'une technique corporelle traditionnelle. L'exemple du massage thaï au wat Pho de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.73-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabel Iribarren; Marie Pelé; Catherine Repussard; Cédric Sueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogie et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2020, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afterword: facets of preciousness »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-198, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« When stones become gems. Valuations of minerals in Thailand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Ferry; Annabel Vallard; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.118-146, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabel Vallard; Elizabeth Ferry; Andrew Walsh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The anthropology of precious minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2019, 978-1-4875-0317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile economy in Laos : From households to the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing lives in Laos. Society, politics, and culture in a post-socialist State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRASEC/NUS Press, pp.374-391, 2017, 978-981-4722-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage sites, emerging markets. The case of textile industry in Luang Prabang, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor T. King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco in Southeast Asia. World Heritage Sites in Comparative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIAS Press, pp.35-53, 2017, 978 87 7694 174 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la jupe à la femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anstett-Gessat E.; Gelard M.-L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2012, 9782200277130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic investigations into the dyeing properties of wild silks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFESILK Experts’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovenian Ethnographic Museum, Mar 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiens, une bobine ! Fibres, fils, écheveaux de soies dans les collections entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils, nœuds, cordes, câbles. Histoire, anthropologie et muséologie d’un milieu technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage des soies sauvages hier et aujourd'hui. Exemples du Bombyx de l'Ailante et du Saturnie du chêne du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPIE - Groupe IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Carrières-sous-Poissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la diversité dans les relations interspécifiques : quelques objets et méthodes à partir de l’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l’IFRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes Abysses Exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CETCOPRA Mondes hostiles et couplages à la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métier à la représentation, des jupes entre intimité et politiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la mode (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie des rapports interspécifiques dans l’élevage des vers à soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les collections vivantes (MNHN-EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of silkS – a Southeast Asian perspective (Thailand, RDP Lao)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving practices. An exploration into the materials, techniques and design of fabrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles géantes, vers à soie et humains en Asie du Sud-Est à la lecture d’André-Georges Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soie et les corindons, des matières et des gestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS/MUCEM, « La geste technique, parler objets… par les milieux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait-on (avec) des vestiges préhistoriques en Thaïlande ? Ethnographie des pratiques archéologiques en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’introduction à l’archéologie de l’ASE préhistorique et du début de la période historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérénice Bellina, Apr 2018, Nanterre / Prétech (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges préhistoriques en Thaïlande : artefacts scientifiques, esthétiques, marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogres, chanteurs, joueurs et combattants. Anthropomorphismes et zoomorphismes croisés en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire La rencontre homme-animal : vers un anthropomorphisme critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche MISHA 2017-2018, Maison interdisciplinaire des sciences de l’Homme-Alsace; Aurélie Choné; Catherine Repussard; Isabel Iribarren; Marie Pelé; Cédric Sueur, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités : objets, innovations, consommations, circulations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Asie du Sud-Est (EHESS), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire (avec) des vers à soie en anthropologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LAS/EHESS « Relations hommes-animaux : questions contemporaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Keck; Carole Ferret, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing of wild silks: towards a better understanding using vibrational and UV-Vis spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Conference - Gordon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild Silks traces in Europe. Circulations, usages and acclimations from Antiquity to the present day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rast-Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Sericultural Commission Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild silks. Globalized materials in the longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Congress on Sericulture and silk industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abîmes, abysses, exo-mondes. Explorations en milieux-limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’or et de soie. Se laisser guider par les lignes d’une jupe du Laos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Vallard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C212CB5C"/>
+    <w:nsid w:val="C08ECB21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C1E3EAD"/>
+    <w:nsid w:val="07B738E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-vallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2677-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095642250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr/index.php?619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildsilks.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-humains-et-des-materiaux-ethnographie-dune-filiere-textile-artisanale-au-laos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kunik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463411000038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-objets-ont-ils-un-genre-9782200277130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lassalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabel-vallard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2677-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095642250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr/index.php?619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildsilks.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ferry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-humains-et-des-materiaux-ethnographie-dune-filiere-textile-artisanale-au-laos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rennesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kunik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.13333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463411000038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-objets-ont-ils-un-genre-9782200277130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lassalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>