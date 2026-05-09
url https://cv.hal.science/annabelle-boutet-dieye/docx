--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -1625,217 +1625,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants</w:t>
+                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris ( en ligne), France</w:t>
+              <w:t xml:space="preserve">Ingenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616169v1</w:t>
+                <w:t xml:space="preserve">hal-03616434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants.</w:t>
+                <w:t xml:space="preserve">Conception orientée utilisateur, éco-conception et débat de controverse : 3 méthodes pour amener les étudiants à réfléchir au développement durable dans la conception d’objets communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingenium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616434v1</w:t>
+                <w:t xml:space="preserve">hal-03616169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre appropriation des technologies smart-grids et développement de pratiques de maîtrise des consommations en électricité : une approche ergo-sociologique</w:t>
               </w:r>
@@ -2851,351 +2851,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model designed through participatory processes: whose model is it ?</w:t>
+                <w:t xml:space="preserve">Model designed through participatory processes: whose model is it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hare</w:t>
+                <w:t xml:space="preserve">Matt Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krywkow</w:t>
+                <w:t xml:space="preserve">Jörg Krywkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference On MultiAgent Modelling for Environmental Management, CABM-HEMA-SMAGET 2005, Bourg St Maurice - Les Arcs, 20-25 avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.12</w:t>
+              <w:t xml:space="preserve">Joint Conference On MultiAgent Modelling for Environmental Management, CABM-HEMA-SMAGET 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584181v1</w:t>
+                <w:t xml:space="preserve">hal-01779503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer la participation du public à l'échelle des bassins versants. Comparaison de trois méthodes appliquées au bassin versant de l'Hérault</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
+                <w:t xml:space="preserve">Model designed through participatory processes: whose model is it ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krywkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France. 13 p</w:t>
+              <w:t xml:space="preserve">Joint Conference On MultiAgent Modelling for Environmental Management, CABM-HEMA-SMAGET 2005, Bourg St Maurice - Les Arcs, 20-25 avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00176905v1</w:t>
+                <w:t xml:space="preserve">hal-02584181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model designed through participatory processes: whose model is it?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jörg Krywkow</w:t>
+                <w:t xml:space="preserve">Préparer la participation du public à l'échelle des bassins versants. Comparaison de trois méthodes appliquées au bassin versant de l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference On MultiAgent Modelling for Environmental Management, CABM-HEMA-SMAGET 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France</w:t>
+              <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur la Gestion Intégrée de l'Eau au Sein d'un Bassin Versant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779503v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00176905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE POINT DE VUE DE SOCIOLOGUES SUR L'USAGE DE METHODES DE MODELISATION D'ACCOMPAGNEMENT POUR LA GESTION COLLECTIVE DE L'EAU Introduction : La modélisation d'accompagnement dans la gestion de l'environnement</w:t>
               </w:r>
@@ -4183,346 +4183,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03546221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des usages TIC en France</w:t>
+                <w:t xml:space="preserve">Enquête régionale sur les raccordements haut-débit et usages de l'Internet en bibliothèque en Bretagne. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] COBB. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665649v1</w:t>
+                <w:t xml:space="preserve">hal-01770075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête régionale sur les raccordements haut-débit et usages de l'Internet en bibliothèque en Bretagne. Premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] COBB. 2007</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770075v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Panorama des usages TIC en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676919v1</w:t>
+                <w:t xml:space="preserve">hal-00665649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet E-déchets. Écologie des infrastructures numériques</w:t>
               </w:r>
@@ -4690,51 +4690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04FA5E51"/>
+    <w:nsid w:val="E6A3849F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4921,51 +4921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-boutet-dieye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6532-1741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059848383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F0P763LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02448106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet-Dieye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sarr&#233;-Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09563-7.p.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02018236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rinaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704441ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01770059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaelle Marchadour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Borderelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krywkow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00176905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Krywkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01997687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504300n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gress" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01770075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-boutet-dieye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6532-1741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059848383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6427" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F0P763LB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02448106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet-Dieye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sarr&#233;-Charrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09563-7.p.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02018236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rinaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2005.0422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704441ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01770059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaelle Marchadour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Borderelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Krywkow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krywkow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00176905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dar&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01997687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504300n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gress" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01770075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>