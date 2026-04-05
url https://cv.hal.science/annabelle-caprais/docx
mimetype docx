--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -72,541 +72,124 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
-[...415 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la direction des organisations sportives, les rapports sociaux : une revue narrative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -616,728 +199,1041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marchander » son enquête : une réflexion sur les implications du don/contre-don dans les thèses en sciences sociales du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF); Université de Reims, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à la soutenance : décrypter les pré-rapports et préparer son oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - Les déjeuners de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des jeunes chercheurs en sciences humaines et sociales sur le corps et les activités physiques (RJC-SHS-CAP), Mar 2024, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication de la thèse où l’acculturation aux normes universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorant.es du VIPS²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Valeurs, Innovations, Politiques Socialisations &amp; Sports, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la direction des organisations sportives, le genre : une revue narrative de la littérature</w:t>
+                <w:t xml:space="preserve">Anne d’Almeida ou la trajectoire de « la Comtesse » dans la direction du sport au prisme de l’intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Sociologie des organisations et management du sport. Enjeux et renouvellement d’un champ de recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société savante en Management du Sport, Jan 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la sociologie du sport en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie du sport en langue française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591482v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne d’Almeida ou la trajectoire de « la Comtesse » dans la direction du sport au prisme de l’intersectionnalité</w:t>
+                <w:t xml:space="preserve">Sous la direction des organisations sportives, le genre : une revue narrative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la sociologie du sport en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie du sport en langue française (3SLF), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium « Sociologie des organisations et management du sport. Enjeux et renouvellement d’un champ de recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société savante en Management du Sport, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591478v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gouverner « en jouant des coudes » : le régime d’inégalités de la fédération française de rugby à XIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Global rugby leadership »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global rugby leadership Institute, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What is the desirable and legitimate representativeness of women in sport governance?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Organizations and Organizing Sports: Critical Reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociology of Sport Association, Jun 2023, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les dirigeant·es des fédérations sportives nationales en féministe. Réflexivités méthodologiques et pratiques d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du Groupe de Recherche et d’Epistémologie en Histoire et Sociologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2022, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Comtesse » du basket français : la trajectoire d’Anne d’Almeida au prisme des rapports sociaux (1892-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.81-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« C’est très bien mais… ». Effets et usages des quotas de sexe dans les fédérations sportives olympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.052.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique institutionnelle d'un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https://revue-intersections.parisnanterre.fr/index.php/accueil/article/view/15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du genre modernes, les Jeux olympiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1484,51 +1380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Meziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tlili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sabatier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1782966" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tlili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>