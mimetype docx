--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -72,124 +72,437 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Comtesse » du basket français : la trajectoire d’Anne d’Almeida au prisme des rapports sociaux (1892-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.81-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique institutionnelle d'un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https://revue-intersections.parisnanterre.fr/index.php/accueil/article/view/15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« C’est très bien mais… ». Effets et usages des quotas de sexe dans les fédérations sportives olympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.052.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la direction des organisations sportives, les rapports sociaux : une revue narrative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution de la sociologie des organisations au management du sport : perspectives théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -199,939 +512,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marchander » son enquête : une réflexion sur les implications du don/contre-don dans les thèses en sciences sociales du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF); Université de Reims, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à la soutenance : décrypter les pré-rapports et préparer son oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - Les déjeuners de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des jeunes chercheurs en sciences humaines et sociales sur le corps et les activités physiques (RJC-SHS-CAP), Mar 2024, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication de la thèse où l’acculturation aux normes universitaires</w:t>
+                <w:t xml:space="preserve">Anne d’Almeida ou la trajectoire de « la Comtesse » dans la direction du sport au prisme de l’intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant.es du VIPS²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Valeurs, Innovations, Politiques Socialisations &amp; Sports, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la sociologie du sport en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie du sport en langue française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591484v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne d’Almeida ou la trajectoire de « la Comtesse » dans la direction du sport au prisme de l’intersectionnalité</w:t>
+                <w:t xml:space="preserve">Sous la direction des organisations sportives, le genre : une revue narrative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la sociologie du sport en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie du sport en langue française (3SLF), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium « Sociologie des organisations et management du sport. Enjeux et renouvellement d’un champ de recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société savante en Management du Sport, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591478v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la direction des organisations sportives, le genre : une revue narrative de la littérature</w:t>
+                <w:t xml:space="preserve">La fabrication de la thèse où l’acculturation aux normes universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Sociologie des organisations et management du sport. Enjeux et renouvellement d’un champ de recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société savante en Management du Sport, Jan 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant.es du VIPS²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Valeurs, Innovations, Politiques Socialisations &amp; Sports, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591482v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gouverner « en jouant des coudes » : le régime d’inégalités de la fédération française de rugby à XIII</w:t>
+                <w:t xml:space="preserve">“What is the desirable and legitimate representativeness of women in sport governance?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Global rugby leadership »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global rugby leadership Institute, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sports Organizations and Organizing Sports: Critical Reflections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology of Sport Association, Jun 2023, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591479v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What is the desirable and legitimate representativeness of women in sport governance?”</w:t>
+                <w:t xml:space="preserve">« Gouverner « en jouant des coudes » : le régime d’inégalités de la fédération française de rugby à XIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Organizations and Organizing Sports: Critical Reflections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology of Sport Association, Jun 2023, Lausanne, France</w:t>
+              <w:t xml:space="preserve">« Global rugby leadership »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global rugby leadership Institute, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591481v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les dirigeant·es des fédérations sportives nationales en féministe. Réflexivités méthodologiques et pratiques d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du Groupe de Recherche et d’Epistémologie en Histoire et Sociologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2022, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591487v1</w:t>
-              </w:r>
-[...311 lines deleted...]
-                <w:t xml:space="preserve">hal-05418779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1380,51 +1380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tlili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Meziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tlili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sabatier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.052.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>