--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Déjardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE, Département ECODIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabelle-dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7576-5476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179991892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologiste moléculaire, je mène des recherches pour décrypter les mécanismes moléculaires de la formation du bois ou xylogenèse, en utilisant le peuplier comme arbre modèle. Je développe des approches à l'échelle cellulaire (micro-phénotypage des parois secondaires et micro-transcriptomique - SnRNA-Seq). J'utilise des approches biotechnologiques - transgénèse et édition du génome- pour comprendre le rôle de certains gènes identifiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-responsable de l'équipe</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> GFP2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Génomique Fonctionnelle, des Populations et Prédiction) de l'UMR BioForA.Je suis la directrice scientifique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Sélection Végétale Avancée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a protein transported through the secretory pathway en route to the higher plant chloroplast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Monné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7(12) (12), pp.1224-1231. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar/osmoticum levels modulate differential abscisic acid-independent expression of two stress-responsive sucrose synthase genes in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3440503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at therug4locus alter the carbon and nitrogen metabolism of pea plants through an effect on sucrose synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helma Tatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars and light/dark exposure trigger differential regulation of ADP-glucose pyrophosphorylase genes in Arabidopsis thaliana (thale cress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 336 (3), pp.681-687. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3360681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, characterization and physiological role of sucrose synthase in the pea seed coat (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 201, pp.128-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and expression of the large subunit of ADP-glucose pyrophosphorylase from barley (Hordeumvulgare) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Thorbjørnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(96)00837-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Processing of Homologues of the Small Subunit of ADP-Glucose Pyrophosphorylase from Barley (Hordeum vulgare) Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (11-12), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-1997-11-1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sucrose synthase, ADP-glucose pyrophosphorylase and starch synthase to starch synthesis in developing pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.1421-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sucrose synthase a key parameter in sink strength determination of the developping pea seed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the seed coat in the development of the pea embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déjardin-Séry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sucrose synthase a reversible reaction in vivo in the pea seed coat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of plastid-targeted polypeptides in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Samuelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweden, Patent n° : EP1687434. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la différenciation des fibres G. Quelques éléments sur la formation du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Déjardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE, Département ECODIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabelle-dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7576-5476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179991892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologiste moléculaire, je mène des recherches pour décrypter les mécanismes moléculaires de la formation du bois ou xylogenèse, en utilisant le peuplier comme arbre modèle. Je développe des approches à l'échelle cellulaire (micro-phénotypage des parois secondaires et micro-transcriptomique - SnRNA-Seq). J'utilise des approches biotechnologiques - transgénèse et édition du génome- pour comprendre le rôle de certains gènes identifiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-responsable de l'équipe</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> GFP2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Génomique Fonctionnelle, des Populations et Prédiction) de l'UMR BioForA.Je suis la directrice scientifique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Sélection Végétale Avancée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a protein transported through the secretory pathway en route to the higher plant chloroplast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Monné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7(12) (12), pp.1224-1231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar/osmoticum levels modulate differential abscisic acid-independent expression of two stress-responsive sucrose synthase genes in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3440503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at therug4locus alter the carbon and nitrogen metabolism of pea plants through an effect on sucrose synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helma Tatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars and light/dark exposure trigger differential regulation of ADP-glucose pyrophosphorylase genes in Arabidopsis thaliana (thale cress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 336 (3), pp.681-687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3360681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, characterization and physiological role of sucrose synthase in the pea seed coat (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 201, pp.128-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and expression of the large subunit of ADP-glucose pyrophosphorylase from barley (Hordeumvulgare) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Thorbjørnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(96)00837-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Processing of Homologues of the Small Subunit of ADP-Glucose Pyrophosphorylase from Barley (Hordeum vulgare) Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (11-12), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-1997-11-1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sucrose synthase, ADP-glucose pyrophosphorylase and starch synthase to starch synthesis in developing pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.1421-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sucrose synthase a key parameter in sink strength determination of the developping pea seed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the seed coat in the development of the pea embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déjardin-Séry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sucrose synthase a reversible reaction in vivo in the pea seed coat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of plastid-targeted polypeptides in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Samuelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweden, Patent n° : EP1687434. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la différenciation des fibres G. Quelques éléments sur la formation du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="726E4D1A"/>
+    <w:nsid w:val="2A1B38AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7576-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179991892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biofora.val-de-loire.hub.inrae.fr/recherche/equipe-gfp2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villajero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bur&#233;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Larsson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Monn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1330" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Sokolov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kleczkowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3440503" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Craig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barratt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helma Tatge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Handley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00382.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3360681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eimert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Villand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Thorbj&#248;rnsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(96)00837-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMLFFQ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Doan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-1997-11-1213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jardin-S&#233;ry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7576-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179991892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biofora.val-de-loire.hub.inrae.fr/recherche/equipe-gfp2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villajero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bur&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Larsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Monn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Sokolov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kleczkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3440503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Craig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barratt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helma Tatge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Handley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00382.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3360681" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eimert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Villand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Thorbj&#248;rnsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(96)00837-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMLFFQ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Doan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-1997-11-1213" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jardin-S&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>