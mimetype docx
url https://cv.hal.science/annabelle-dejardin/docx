--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Déjardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE, Département ECODIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabelle-dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7576-5476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179991892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologiste moléculaire, je mène des recherches pour décrypter les mécanismes moléculaires de la formation du bois ou xylogenèse, en utilisant le peuplier comme arbre modèle. Je développe des approches à l'échelle cellulaire (micro-phénotypage des parois secondaires et micro-transcriptomique - SnRNA-Seq). J'utilise des approches biotechnologiques - transgénèse et édition du génome- pour comprendre le rôle de certains gènes identifiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-responsable de l'équipe</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> GFP2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Génomique Fonctionnelle, des Populations et Prédiction) de l'UMR BioForA.Je suis la directrice scientifique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Sélection Végétale Avancée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a protein transported through the secretory pathway en route to the higher plant chloroplast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Monné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7(12) (12), pp.1224-1231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar/osmoticum levels modulate differential abscisic acid-independent expression of two stress-responsive sucrose synthase genes in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3440503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at therug4locus alter the carbon and nitrogen metabolism of pea plants through an effect on sucrose synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helma Tatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars and light/dark exposure trigger differential regulation of ADP-glucose pyrophosphorylase genes in Arabidopsis thaliana (thale cress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 336 (3), pp.681-687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3360681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, characterization and physiological role of sucrose synthase in the pea seed coat (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 201, pp.128-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and expression of the large subunit of ADP-glucose pyrophosphorylase from barley (Hordeumvulgare) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Thorbjørnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(96)00837-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Processing of Homologues of the Small Subunit of ADP-Glucose Pyrophosphorylase from Barley (Hordeum vulgare) Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (11-12), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-1997-11-1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sucrose synthase, ADP-glucose pyrophosphorylase and starch synthase to starch synthesis in developing pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.1421-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sucrose synthase a key parameter in sink strength determination of the developping pea seed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the seed coat in the development of the pea embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déjardin-Séry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sucrose synthase a reversible reaction in vivo in the pea seed coat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of plastid-targeted polypeptides in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Samuelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweden, Patent n° : EP1687434. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la différenciation des fibres G. Quelques éléments sur la formation du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Déjardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE, Département ECODIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabelle-dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7576-5476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179991892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologiste moléculaire, je mène des recherches pour décrypter les mécanismes moléculaires de la formation du bois ou xylogenèse, en utilisant le peuplier comme arbre modèle. Je développe des approches à l'échelle cellulaire (micro-phénotypage des parois secondaires et micro-transcriptomique - SnRNA-Seq). J'utilise des approches biotechnologiques - transgénèse et édition du génome- pour comprendre le rôle de certains gènes identifiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-responsable de l'équipe</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> GFP2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Génomique Fonctionnelle, des Populations et Prédiction) de l'UMR BioForA.Je suis la directrice scientifique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Sélection Végétale Avancée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a protein transported through the secretory pathway en route to the higher plant chloroplast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Monné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7(12) (12), pp.1224-1231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar/osmoticum levels modulate differential abscisic acid-independent expression of two stress-responsive sucrose synthase genes in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3440503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at therug4locus alter the carbon and nitrogen metabolism of pea plants through an effect on sucrose synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helma Tatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars and light/dark exposure trigger differential regulation of ADP-glucose pyrophosphorylase genes in Arabidopsis thaliana (thale cress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 336 (3), pp.681-687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3360681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, characterization and physiological role of sucrose synthase in the pea seed coat (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 201, pp.128-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and expression of the large subunit of ADP-glucose pyrophosphorylase from barley (Hordeumvulgare) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Thorbjørnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(96)00837-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sucrose synthase, ADP-glucose pyrophosphorylase and starch synthase to starch synthesis in developing pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.1421-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Processing of Homologues of the Small Subunit of ADP-Glucose Pyrophosphorylase from Barley (Hordeum vulgare) Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (11-12), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-1997-11-1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sucrose synthase a key parameter in sink strength determination of the developping pea seed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the seed coat in the development of the pea embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déjardin-Séry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sucrose synthase a reversible reaction in vivo in the pea seed coat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of plastid-targeted polypeptides in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Samuelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweden, Patent n° : EP1687434. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la différenciation des fibres G. Quelques éléments sur la formation du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A1B38AE"/>
+    <w:nsid w:val="88398443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7576-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179991892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biofora.val-de-loire.hub.inrae.fr/recherche/equipe-gfp2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villajero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bur&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Larsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Monn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Sokolov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kleczkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3440503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Craig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barratt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helma Tatge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Handley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00382.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3360681" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eimert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Villand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Thorbj&#248;rnsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(96)00837-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMLFFQ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Doan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-1997-11-1213" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jardin-S&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7576-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179991892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biofora.val-de-loire.hub.inrae.fr/recherche/equipe-gfp2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villajero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bur&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Larsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Monn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Sokolov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kleczkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3440503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Craig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barratt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helma Tatge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Handley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00382.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3360681" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eimert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Villand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Thorbj&#248;rnsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(96)00837-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMLFFQ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Doan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-1997-11-1213" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jardin-S&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>