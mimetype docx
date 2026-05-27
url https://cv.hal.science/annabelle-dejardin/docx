--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Déjardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE, Département ECODIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabelle-dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7576-5476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179991892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologiste moléculaire, je mène des recherches pour décrypter les mécanismes moléculaires de la formation du bois ou xylogenèse, en utilisant le peuplier comme arbre modèle. Je développe des approches à l'échelle cellulaire (micro-phénotypage des parois secondaires et micro-transcriptomique - SnRNA-Seq). J'utilise des approches biotechnologiques - transgénèse et édition du génome- pour comprendre le rôle de certains gènes identifiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-responsable de l'équipe</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> GFP2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Génomique Fonctionnelle, des Populations et Prédiction) de l'UMR BioForA.Je suis la directrice scientifique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Sélection Végétale Avancée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a protein transported through the secretory pathway en route to the higher plant chloroplast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Monné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7(12) (12), pp.1224-1231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar/osmoticum levels modulate differential abscisic acid-independent expression of two stress-responsive sucrose synthase genes in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3440503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at therug4locus alter the carbon and nitrogen metabolism of pea plants through an effect on sucrose synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helma Tatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars and light/dark exposure trigger differential regulation of ADP-glucose pyrophosphorylase genes in Arabidopsis thaliana (thale cress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 336 (3), pp.681-687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3360681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, characterization and physiological role of sucrose synthase in the pea seed coat (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 201, pp.128-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and expression of the large subunit of ADP-glucose pyrophosphorylase from barley (Hordeumvulgare) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Thorbjørnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(96)00837-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sucrose synthase, ADP-glucose pyrophosphorylase and starch synthase to starch synthesis in developing pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.1421-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Processing of Homologues of the Small Subunit of ADP-Glucose Pyrophosphorylase from Barley (Hordeum vulgare) Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (11-12), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-1997-11-1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sucrose synthase a key parameter in sink strength determination of the developping pea seed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the seed coat in the development of the pea embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déjardin-Séry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sucrose synthase a reversible reaction in vivo in the pea seed coat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of plastid-targeted polypeptides in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Samuelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweden, Patent n° : EP1687434. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la différenciation des fibres G. Quelques éléments sur la formation du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Déjardin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche, INRAE, Département ECODIV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annabelle-dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7576-5476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179991892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologiste moléculaire, je mène des recherches pour décrypter les mécanismes moléculaires de la formation du bois ou xylogenèse, en utilisant le peuplier comme arbre modèle. Je développe des approches à l'échelle cellulaire (micro-phénotypage des parois secondaires et micro-transcriptomique - SnRNA-Seq). J'utilise des approches biotechnologiques - transgénèse et édition du génome- pour comprendre le rôle de certains gènes identifiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis co-responsable de l'équipe</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> GFP2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Génomique Fonctionnelle, des Populations et Prédiction) de l'UMR BioForA.Je suis la directrice scientifique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Sélection Végétale Avancée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and saccharification performances of poplars severely downregulated in CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Meester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Traversari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (6), pp.2075-2090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication of NRAMP3 gene in poplars generated two homologous transporters with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Primard-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, BioRxiv, 39 (6), pp.msac129. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMT-driven p -coumaroylation of poplar lignins impacts lignin structure and improves wood saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (3), pp.1374-1386. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.02.16.431462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.105. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous manipulation of lignin structure and secondary cell wall formation in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nabuqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Nuoendagula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sejirihu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Takata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wood Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10086-020-01902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Py-GC/MS of Genetically Modified Poplar for the Increased Production of Bio-aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorugantu Sribala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Ezgi Toraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Symoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.599 - 610. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Opportunities for innovation in genetic transformation of forest trees (vol 9, 1443, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of altered lignin composition on mechanical properties of CINNAMYL ALCOHOL DEHYDROGENASE (CAD) deficient poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Ozparpucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notburga Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Burgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 247 (4), pp.887 - 897. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2828-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.623. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Innovation in Genetic Transformation of Forest Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven H. Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Routes for Conifer- and Sinapaldehyde and Higher Saccharification upon Deficiency in the Dehydrogenase CAD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrien Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Hoengenaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.1018 - 1039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in Angiosperms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a wood-associated xylosidase gene (PtaBXL1) in poplar tension wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Decou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lhernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of LIM gene family in Populus trichocarpa, Arabidopsis thaliana and Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsm013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a protein transported through the secretory pathway en route to the higher plant chloroplast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Monné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7(12) (12), pp.1224-1231. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed Sequence Tags from Poplar Wood Tissues - A Comparative Analysis from Multiple Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-44744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01176.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse chez le peuplier : apport aux études sur la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lafarguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar/osmoticum levels modulate differential abscisic acid-independent expression of two stress-responsive sucrose synthase genes in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3440503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations at therug4locus alter the carbon and nitrogen metabolism of pea plants through an effect on sucrose synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helma Tatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Handley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (4), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-313X.1999.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugars and light/dark exposure trigger differential regulation of ADP-glucose pyrophosphorylase genes in Arabidopsis thaliana (thale cress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 336 (3), pp.681-687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3360681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, characterization and physiological role of sucrose synthase in the pea seed coat (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 201, pp.128-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and expression of the large subunit of ADP-glucose pyrophosphorylase from barley (Hordeumvulgare) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Eimert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Thorbjørnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 189 (1), pp.79-82. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(96)00837-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sucrose synthase, ADP-glucose pyrophosphorylase and starch synthase to starch synthesis in developing pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wuillème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20, pp.1421-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Processing of Homologues of the Small Subunit of ADP-Glucose Pyrophosphorylase from Barley (Hordeum vulgare) Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Villand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kleczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (11-12), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-1997-11-1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sucrose synthase a key parameter in sink strength determination of the developping pea seed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maugenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the seed coat in the development of the pea embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déjardin-Séry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sucrose synthase a reversible reaction in vivo in the pea seed coat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from 25 Years of GM Tree Field Trials in Europe and Prospects for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosafety of Forest Transgenic Trees : Improving the Scientific Basis for Safe Tree Development and Implementation of EU Policy Directives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82 (Chapter 4), Editions Springer, 2016, Forestry Sciences, 978-94-017-7529-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7531-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific research related to genetically modified trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lachance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for the world’s forests in the 21st century, Section 6. Biotechnological approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Forestry Sciences, 978-94-007-7076-8. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7076-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trials with Lignin-Modified Transgenic Trees. Chapter 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignins — Biosynthesis, Biodegradation and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Advances in Botanical Research, 978-0-12-416023-1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-416023-1.00001-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of plastid-targeted polypeptides in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Samuelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenio Villajero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Burén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sweden, Patent n° : EP1687434. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de la différenciation des fibres G. Quelques éléments sur la formation du bois de tension chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88398443"/>
+    <w:nsid w:val="215FEB69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7576-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179991892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biofora.val-de-loire.hub.inrae.fr/recherche/equipe-gfp2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villajero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bur&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Larsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Monn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Sokolov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kleczkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3440503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Craig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barratt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helma Tatge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Handley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00382.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3360681" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eimert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Villand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Thorbj&#248;rnsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(96)00837-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMLFFQ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Doan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-1997-11-1213" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jardin-S&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7576-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179991892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biofora.val-de-loire.hub.inrae.fr/recherche/equipe-gfp2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Meester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Wouters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Traversari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Primard-Brisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nabuqi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Nuoendagula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejirihu Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Sakamoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-020-01902-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorugantu Sribala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezgi Toraman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Symoens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nagle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Strauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01729" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ozparpucu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Burgert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2828-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsm013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villajero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bur&#233;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Larsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Monn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-44744" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G408FLQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Sokolov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kleczkowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3440503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Craig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barratt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helma Tatge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Handley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00382.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3360681" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Eimert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Villand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Thorbj&#248;rnsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(96)00837-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMLFFQ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Doan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-1997-11-1213" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jardin-S&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7531-1_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7076-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7076-8_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/61" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00001-X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Samuelsson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Karlsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>