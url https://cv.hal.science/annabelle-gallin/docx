--- v0 (2026-03-28)
+++ v1 (2026-05-17)
@@ -3387,180 +3387,180 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unités culturelles du Néolithique moyen (VIe - Ve millénaires B.P.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vernet, Robert. </w:t>
+              <w:t xml:space="preserve">Vernet R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le golfe d'Arguin de la préhistoire à l'histoire : littoral et plaines intérieures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national du Banc d'Arguin, pp.87-99, 2007, Collection PNBA ; 3</w:t>
+              <w:t xml:space="preserve">Le golfe d'Arguin de la Préhistoire à l'Histoire : littoral et plaines intérieures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc National du Banc d'Arguin, pp.87-99, 2007, Collection PNBA ; 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284602v1</w:t>
+                <w:t xml:space="preserve">halshs-00534443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unités culturelles du Néolithique moyen (VIe - Ve millénaires B.P.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vernet R. </w:t>
+              <w:t xml:space="preserve">Vernet, Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le golfe d'Arguin de la Préhistoire à l'Histoire : littoral et plaines intérieures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc National du Banc d'Arguin, pp.87-99, 2007, Collection PNBA ; 3</w:t>
+              <w:t xml:space="preserve">Le golfe d'Arguin de la préhistoire à l'histoire : littoral et plaines intérieures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national du Banc d'Arguin, pp.87-99, 2007, Collection PNBA ; 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00534443v1</w:t>
+                <w:t xml:space="preserve">halshs-00284602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4013,51 +4013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53CD380D"/>
+    <w:nsid w:val="490440F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4244,51 +4244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-gallin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2556-055X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114029180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140226504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/cerafim/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/cerafim/spip.php?article57" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexmed.fr/fr/accueil/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone-Gr&#233;goire, Claire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Commelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Boumhaoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-97XKD097-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Manning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ceri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Sokhna Gu&#232;ye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Descamps-Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-gallin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2556-055X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114029180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140226504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/cerafim/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/cerafim/spip.php?article57" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexmed.fr/fr/accueil/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone-Gr&#233;goire, Claire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Commelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Boumhaoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-97XKD097-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Manning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ceri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Sokhna Gu&#232;ye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Descamps-Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casanova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>