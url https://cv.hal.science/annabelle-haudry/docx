--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1151,308 +1151,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“One code to find them all”: a perl tool to conveniently parse RepeatMasker output files</w:t>
+                <w:t xml:space="preserve">Evidence for Widespread Positive and Negative Selection in Coding and Conserved Noncoding Regions of Capsella grandiflora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Josephs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Platts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hazzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332104v1</w:t>
+                <w:t xml:space="preserve">hal-01907734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Widespread Positive and Negative Selection in Coding and Conserved Noncoding Regions of Capsella grandiflora</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“One code to find them all”: a perl tool to conveniently parse RepeatMasker output files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hazzouri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (9), </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907734v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas of over 90,000 conserved noncoding sequences provides insight into crucifer regulatory regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Platts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Vello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,429 +1786,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INTEGRATIVE TEST OF THE DEAD-END HYPOTHESIS OF SELFING EVOLUTION IN TRITICEAE (POACEAE)</w:t>
+                <w:t xml:space="preserve">Reconstructing origins of loss of self-incompatibility and selfing in North American Arabidopsis lyrata: a population genetic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Escobar</w:t>
+                <w:t xml:space="preserve">John Paul Foxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cenci</w:t>
+                <w:t xml:space="preserve">Marc Stift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bolognini</w:t>
+                <w:t xml:space="preserve">Andrew Tedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Laurent</w:t>
+                <w:t xml:space="preserve">Stephen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64 (10), pp.no - no. </w:t>
+              <w:t xml:space="preserve">, 2010, 64, pp.3495-3510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01045.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01094.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907711v1</w:t>
+                <w:t xml:space="preserve">hal-02304756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTING ORIGINS OF LOSS OF SELF-INCOMPATIBILITY AND SELFING IN NORTH AMERICAN ARABIDOPSIS LYRATA: A POPULATION GENETIC CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Foxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (12), pp.3495 - 3510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01094.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing origins of loss of self-incompatibility and selfing in North American Arabidopsis lyrata: a population genetic context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN INTEGRATIVE TEST OF THE DEAD-END HYPOTHESIS OF SELFING EVOLUTION IN TRITICEAE (POACEAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stift</w:t>
+                <w:t xml:space="preserve">Juan Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Tedder</w:t>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bolognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Wright</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64, pp.3495-3510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01094.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 64 (10), pp.no - no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01045.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304756v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput single nucleotide polymorphism genotyping in wheat (Triticum spp.)</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding up wheat: A massive loss of nucleotide diversity since domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomics on the Fly: Recent Advances in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3858,51 +3858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA11DBA"/>
+    <w:nsid w:val="B665809E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-haudry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6088-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083544887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186701v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debaecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100574.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella L Tambones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna C Sim&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0184-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sim&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Setta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M A Carareto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01896846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2970-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williamson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Josephs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Platts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hazzouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004622" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Zha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stift" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Mable" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05435.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W24B10B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bolognini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01045.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Foxe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stift" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tedder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01094.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cenci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhaumon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Haudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Cenci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307009032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Chieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-haudry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6088-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083544887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186701v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debaecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100574.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella L Tambones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna C Sim&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0184-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sim&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Setta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M A Carareto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01896846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2970-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williamson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Josephs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Platts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hazzouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Zha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stift" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Mable" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05435.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W24B10B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Foxe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stift" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tedder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01094.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bolognini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01045.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cenci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhaumon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Haudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Cenci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307009032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Chieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>