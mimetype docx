--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1920,295 +1920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTING ORIGINS OF LOSS OF SELF-INCOMPATIBILITY AND SELFING IN NORTH AMERICAN ARABIDOPSIS LYRATA: A POPULATION GENETIC CONTEXT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Tedder</w:t>
+                <w:t xml:space="preserve">AN INTEGRATIVE TEST OF THE DEAD-END HYPOTHESIS OF SELFING EVOLUTION IN TRITICEAE (POACEAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bolognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Wright</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64 (12), pp.3495 - 3510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01094.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 64 (10), pp.no - no. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01045.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907714v1</w:t>
+                <w:t xml:space="preserve">hal-01907711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INTEGRATIVE TEST OF THE DEAD-END HYPOTHESIS OF SELFING EVOLUTION IN TRITICEAE (POACEAE)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bolognini</w:t>
+                <w:t xml:space="preserve">RECONSTRUCTING ORIGINS OF LOSS OF SELF-INCOMPATIBILITY AND SELFING IN NORTH AMERICAN ARABIDOPSIS LYRATA: A POPULATION GENETIC CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Foxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Laurent</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64 (10), pp.no - no. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 64 (12), pp.3495 - 3510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01094.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01045.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01907711v1</w:t>
+                <w:t xml:space="preserve">hal-01907714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput single nucleotide polymorphism genotyping in wheat (Triticum spp.)</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding up wheat: A massive loss of nucleotide diversity since domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomics on the Fly: Recent Advances in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3858,51 +3858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B665809E"/>
+    <w:nsid w:val="F717E7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-haudry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6088-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083544887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186701v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debaecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100574.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella L Tambones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna C Sim&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0184-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sim&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Setta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M A Carareto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01896846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2970-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williamson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Josephs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Platts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hazzouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Zha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stift" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Mable" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05435.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W24B10B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Foxe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stift" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tedder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01094.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bolognini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01045.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cenci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhaumon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Haudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Cenci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307009032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Chieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-haudry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6088-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083544887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186701v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debaecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100574.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella L Tambones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna C Sim&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0184-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Sim&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Setta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M A Carareto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01896846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2970-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williamson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Josephs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Platts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hazzouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haudry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Zha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stift" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Mable" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05435.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W24B10B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Foxe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stift" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tedder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01094.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escobar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bolognini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01045.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01907714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cenci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhaumon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Haudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Cenci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poirier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307009032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Chieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Bessonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Maniouloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Capitaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petrilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Dich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Carrasco-Valenzuela" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Storer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieux Abigael" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delorme Samuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disdier Uma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>