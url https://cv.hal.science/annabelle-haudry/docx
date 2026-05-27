--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -3858,51 +3858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F717E7AC"/>
+    <w:nsid w:val="58D58BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>