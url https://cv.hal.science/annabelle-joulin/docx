--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -217,290 +217,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+                <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.017⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.132-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431848v1</w:t>
+                <w:t xml:space="preserve">hal-01289471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rousse</w:t>
+                <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01289471v1</w:t>
+                <w:t xml:space="preserve">hal-03431848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of thermal characteristics of a mortar with or without a micro-encapsulated phase change material</w:t>
               </w:r>
@@ -512,51 +512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -775,51 +775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1236,277 +1236,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 5 p</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996941v1</w:t>
+                <w:t xml:space="preserve">hal-00996922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">CIFQ 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996922v1</w:t>
+                <w:t xml:space="preserve">hal-00996941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical determination of local forced convection heat transfer in a horizontal channel</w:t>
               </w:r>
@@ -1518,51 +1518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,243 +1715,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique de transferts couplés par rayonnement et convection sur plaque plane dans une conduite horizontale de section rectangulaire</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude expérimentale de la convection naturelle entre deux plaques planes verticales différentiellement chauffées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermiques des systèmes. VIIIème Colloque Interuniversitaire</w:t>
+              <w:t xml:space="preserve">Thermiques des systèmes. VIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569024v1</w:t>
+                <w:t xml:space="preserve">hal-04569029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude expérimentale de la convection naturelle entre deux plaques planes verticales différentiellement chauffées</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique de transferts couplés par rayonnement et convection sur plaque plane dans une conduite horizontale de section rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermiques des systèmes. VIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
+              <w:t xml:space="preserve">Thermiques des systèmes. VIIIème Colloque Interuniversitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569029v1</w:t>
+                <w:t xml:space="preserve">hal-04569024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2106,51 +2106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>