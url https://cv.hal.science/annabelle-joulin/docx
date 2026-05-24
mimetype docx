--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -217,290 +217,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rousse</w:t>
+                <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289471v1</w:t>
+                <w:t xml:space="preserve">hal-03431848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a triple-glazed supply-air window</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+                <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.132-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.10.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03431848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of thermal characteristics of a mortar with or without a micro-encapsulated phase change material</w:t>
               </w:r>
@@ -512,51 +512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -775,51 +775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,90 +1242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1367,90 +1367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1518,51 +1518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de transferts couplés par rayonnement et convection sur plaque plane dans une conduite horizontale de section rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gloriant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.10.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.01.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1V3ZCDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPKQ9W0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>