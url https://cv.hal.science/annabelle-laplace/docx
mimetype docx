--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -294,866 +294,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04820692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and rheology of Na2O-CaO-Al2O3-SiO2 melt in the vitrification of technological waste</w:t>
+                <w:t xml:space="preserve">Process for incineration and in can vitrification: glass melt/liquid metal interactions and the multiphasic package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Agullo</w:t>
+                <w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+                <w:t xml:space="preserve">Arnaud Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.227-242. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.136690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijag.16660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04672991v1</w:t>
+                <w:t xml:space="preserve">cea-04605511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for incineration and in can vitrification: glass melt/liquid metal interactions and the multiphasic package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Crystallization and rheology of Na2O-CaO-Al2O3-SiO2 melt in the vitrification of technological waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sierk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Quintas</w:t>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 368, pp.136690. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.227-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04605511v1</w:t>
+                <w:t xml:space="preserve">cea-04672991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feedback Mechanism Between Crystals and Bubbles in a RuO2-Bearing Melt</w:t>
+                <w:t xml:space="preserve">Solubility of uranium oxide in ternary aluminosilicate glass melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Podda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 582, pp.121456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121456⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 595, pp.121845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03586143v1</w:t>
+                <w:t xml:space="preserve">cea-03773979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallic palladium-rhodium solution in interaction with oxygen: The Pd-Rh-O phase diagram and thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurin</w:t>
+                <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quaini</w:t>
+                <w:t xml:space="preserve">E. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Regnier</w:t>
+                <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 172, pp.106831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of rising bubble population undergoing mass transfer and coalescence in highly viscous liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Feedback Mechanism Between Crystals and Bubbles in a RuO2-Bearing Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.140920. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 582, pp.121456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.140920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903277v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of uranium oxide in ternary aluminosilicate glass melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of rising bubble population undergoing mass transfer and coalescence in highly viscous liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tissandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">L. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 595, pp.121845. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.140920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.140920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03773979v1</w:t>
+                <w:t xml:space="preserve">hal-03903277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring bubble volume fraction in a glass melt through in situ impedance spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1181,351 +1181,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behavior of ruthenium in nuclear glass melt: ruthenium dioxide reduction reaction</w:t>
+                <w:t xml:space="preserve">Uranium solubility and speciation in reductive soda-lime aluminosilicate glass melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Laurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Regnier</w:t>
+                <w:t xml:space="preserve">Pierrick Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gosse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Agullo</w:t>
+                <w:t xml:space="preserve">Tonya Vitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 545, pp.152650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152650⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 544, pp.152666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03065017v1</w:t>
+                <w:t xml:space="preserve">cea-03104222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium solubility and speciation in reductive soda-lime aluminosilicate glass melts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Redox behavior of ruthenium in nuclear glass melt: ruthenium dioxide reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Bahl</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 544, pp.152666. </w:t>
+              <w:t xml:space="preserve">, 2021, 545, pp.152650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03104222v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03065017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.116382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1559,103 +1559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of an oxygen single‐bubble shrinkage in a borosilicate glass‐forming liquid doped with cerium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Kloužek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslava Vernerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 103(12), pp.6736-6745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1683,451 +1683,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
+                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Cu-Fe-Si-U sub-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Soldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+                <w:t xml:space="preserve">L. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schorne-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 803, pp.61-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 799, pp.239 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160225v1</w:t>
+                <w:t xml:space="preserve">hal-03484393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Podda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Cu-Fe-Si-U sub-systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 799, pp.239 - 246. </w:t>
+              <w:t xml:space="preserve">, 2019, 803, pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484393v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium (III)-Plutonium (III) co-precipitation in molten chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Uranium and Transuranics Metals (Pu) on Solid Cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,90 +2334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium solubility determination in soda-lime aluminosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2477,51 +2477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium (III) precipitation in molten chloride by wet argon sparging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Conocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the activity coefficient of Am in liquid Al by electrochemical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Conocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,561 +3131,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the activity coefficient of neodymium in liquid aluminium by potentiometric methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the E-pO2− stability diagram of plutonium in the molten LiCl–KCl eutectic at 450°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caravaca</w:t>
+                <w:t xml:space="preserve">Concha Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 377 (2), pp.340-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618871v1</w:t>
+                <w:t xml:space="preserve">hal-04618884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the E-pO2− stability diagram of plutonium in the molten LiCl–KCl eutectic at 450°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+                <w:t xml:space="preserve">Determination of the activity coefficient of neodymium in liquid aluminium by potentiometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Conocar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Vermeulen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacquement</w:t>
+                <w:t xml:space="preserve">C. Caravaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 377 (2), pp.340-347. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (2), pp.280-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618884v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction process of uranium(IV) and uranium(III) in molten fluorides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Behavior of Np in the Molten LiCl–KCl Eutectic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.11.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154 (1), pp.F16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2388871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618917v1</w:t>
+                <w:t xml:space="preserve">hal-04618939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behavior of Np in the Molten LiCl–KCl Eutectic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Reduction process of uranium(IV) and uranium(III) in molten fluorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (12), pp.3995-4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2388871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04618939v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical determination of gadolinium and plutonium solvation propertiesin liquid gallium at high temperature.</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Finne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Conocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3799,316 +3799,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potentiometric Study of the Interaction of Zr(IV) and O(II) Ions in the LiCl-KCl Eutectic Molten Salt</w:t>
+                <w:t xml:space="preserve">Macrocyclic Sugar‐Based Surfactants: Block Molecules Combining Self‐Aggregation and Complexation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Smolenski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lacquement</w:t>
+                <w:t xml:space="preserve">Chantal Larpent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1779332⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (24), pp.3163-3167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200353484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618955v1</w:t>
+                <w:t xml:space="preserve">hal-04618974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocyclic Sugar‐Based Surfactants: Block Molecules Combining Self‐Aggregation and Complexation Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">A Potentiometric Study of the Interaction of Zr(IV) and O(II) Ions in the LiCl-KCl Eutectic Molten Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smolenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200353484⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (9), pp.E302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1779332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04618974v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structural Analysis, and Properties of N -Alkylglucosyl(meth)acrylamides: New Reactive Sugar Surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Larpent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 63 (3), pp.608-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4186,51 +4186,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a glass-ceramic sealant over the stack lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4449,51 +4449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a glass-ceramic seal : porosity and crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,1473 +4551,1473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04750819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formulation approach for mixed technological waste vitrification involving a rheological study of NCAS glasses</w:t>
+                <w:t xml:space="preserve">Interactions between glass melt and liquid metal during high temperature process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Perret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04733727v1</w:t>
+                <w:t xml:space="preserve">cea-04244551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of the Crystallization in a Glass-Ceramic Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Begos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Solid Oxide Fuel Cells (SOFC-XVIII) - 243rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Boston, United States. pp.2369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/11106.2369ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04664254v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04175123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between glass melt and liquid metal during high temperature process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass formulation approach for mixed technological waste vitrification involving a rheological study of NCAS glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Agullo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04244551v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04733727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Crystallization in a Glass-Ceramic Seal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sealing glasses for high temperature electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Begos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Solid Oxide Fuel Cells (SOFC-XVIII) - 243rd ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SumGlass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/11106.2369ecst⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04175123v1</w:t>
+                <w:t xml:space="preserve">cea-04664254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubble population undergoing mass transfer and coalescence in a glass forming liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz de Paula Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Palcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Ceruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Commission on Glass XXVI International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03773884v1</w:t>
+                <w:t xml:space="preserve">cea-03773886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du traitement thermique d'un joint vitrocéramique d'électrolyseur haute température (EHT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solubility of uranium oxide in ternary aluminosilicate glass melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlene Vallat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2022 - – Colloque # Verres et amorphes pour les enjeux de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ICG2022 - 26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICG, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04026104v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03722316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of uranium oxide in aluminosilicate glass melts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimisation du traitement thermique d'un joint vitrocéramique d'électrolyseur haute température (EHT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Physics of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2022 - – Colloque # Verres et amorphes pour les enjeux de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03773885v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04026104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la porosité d'un joint vitrocéramique d'électrolyseur haute température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bubble population undergoing mass transfer and coalescence in a glass forming liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz de Paula Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Vulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">26th International Commission on Glass XXVI International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04026105v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03773884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feedback mechanism between crystals and bubbles in a RuO2-bearing melt</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de la porosité d'un joint vitrocéramique d'électrolyseur haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Commission on Glass XXVI International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03776074v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04026105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solubility of uranium oxide in aluminosilicate glass melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Physics of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03773886v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03773885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of uranium oxide in ternary aluminosilicate glass melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Feedback mechanism between crystals and bubbles in a RuO2-bearing melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz de Paula Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Podda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG2022 - 26th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICG, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">26th International Commission on Glass XXVI International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03722316v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03776074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414008v1</w:t>
+                <w:t xml:space="preserve">hal-03504733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the uranium solubility in aluminosilicate glass melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2021 - International Conference on Decommissioning Challenges: Industrial Reality, Lessons Learned and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEN, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6036,191 +6036,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03773981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504733v1</w:t>
+                <w:t xml:space="preserve">hal-03414008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6271,64 +6271,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of O2 bubble formation in borosilicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz F. P. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Glass Technology annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6353,90 +6353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and thermophysical investigation on the Cu-Fe-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,103 +6461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the interaction between U-containing metallic alloys and oxidic liquid for the vitrification processes of contaminated waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e journée des actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t>
@@ -6586,90 +6586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation thermodynamique des systèmes Cu-Si et Cu-Fe-Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR TherMatHT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6694,51 +6694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of key metallic sub-systems for the treatment of mid-level wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,51 +6746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schorne Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad XLVI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
@@ -7015,51 +7015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Begos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Avignon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7084,103 +7084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-can incineration and vitrification process: glass formulation and glass melt/liquid metal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bardez-Giboire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nimes, France. , 2023</w:t>
@@ -7222,90 +7222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and improvement of sealing solutions for solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Palcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland. pp.B1211, 2022, EFCF 2022 Proceedings</w:t>
@@ -7424,51 +7424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62389F07"/>
+    <w:nsid w:val="A7FCD59F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7655,51 +7655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8820-8054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03104222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chevreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Vitova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152666" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacquement" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fletcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3995" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.11.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHCQ80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3000558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacquement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Conocar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN5CRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Conocar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.07.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN08JK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caravaca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526DTJX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Caravaca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vermeulen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.01.031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3XCDN5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.11.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSMTFXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2388871" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smolenski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1779332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200353484" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMDKZKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Retailleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo971486d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-697T4JW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz de Paula Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Palcoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Iorio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ceruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03722316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte M." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8820-8054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03104222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chevreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Vitova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacquement" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fletcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3995" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.11.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHCQ80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3000558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacquement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Conocar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN5CRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Conocar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.07.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN08JK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Caravaca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vermeulen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.01.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3XCDN5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caravaca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526DTJX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2388871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.11.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSMTFXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200353484" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMDKZKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smolenski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1779332" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Retailleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo971486d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-697T4JW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Palcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Iorio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ceruti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03722316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz de Paula Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte M." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>