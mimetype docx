--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -679,295 +679,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03773979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metallic palladium-rhodium solution in interaction with oxygen: The Pd-Rh-O phase diagram and thermodynamics</w:t>
+                <w:t xml:space="preserve">A Feedback Mechanism Between Crystals and Bubbles in a RuO2-Bearing Melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurin</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quaini</w:t>
+                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Regnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Croze</w:t>
+                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 582, pp.121456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858674v1</w:t>
+                <w:t xml:space="preserve">cea-03586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feedback Mechanism Between Crystals and Bubbles in a RuO2-Bearing Melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The metallic palladium-rhodium solution in interaction with oxygen: The Pd-Rh-O phase diagram and thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">E. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Podda</w:t>
+                <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+                <w:t xml:space="preserve">T. Croze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 582, pp.121456. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.106831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03586143v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of rising bubble population undergoing mass transfer and coalescence in highly viscous liquid</w:t>
               </w:r>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.140920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,51 +1057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring bubble volume fraction in a glass melt through in situ impedance spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,51 +1468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,51 +1559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of an oxygen single‐bubble shrinkage in a borosilicate glass‐forming liquid doped with cerium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Kloužek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,274 +1817,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 803, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425226v1</w:t>
+                <w:t xml:space="preserve">hal-03160225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Soldi</w:t>
+                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 803, pp.61-70. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160225v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium (III)-Plutonium (III) co-precipitation in molten chloride</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Uranium and Transuranics Metals (Pu) on Solid Cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the activity coefficient of Am in liquid Al by electrochemical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Conocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,51 +3279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the activity coefficient of neodymium in liquid aluminium by potentiometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Conocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Behavior of Np in the Molten LiCl–KCl Eutectic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chamelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,51 +3934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Potentiometric Study of the Interaction of Zr(IV) and O(II) Ions in the LiCl-KCl Eutectic Molten Salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smolenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,51 +4570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between glass melt and liquid metal during high temperature process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass formulation approach for mixed technological waste vitrification involving a rheological study of NCAS glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,515 +5289,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03722316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du traitement thermique d'un joint vitrocéramique d'électrolyseur haute température (EHT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Moles</w:t>
+                <w:t xml:space="preserve">Dynamics of bubble population undergoing mass transfer and coalescence in a glass forming liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz de Paula Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlene Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2022 - – Colloque # Verres et amorphes pour les enjeux de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">26th International Commission on Glass XXVI International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04026104v1</w:t>
+                <w:t xml:space="preserve">cea-03773884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubble population undergoing mass transfer and coalescence in a glass forming liquid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz de Paula Pereira</w:t>
+                <w:t xml:space="preserve">Optimisation du traitement thermique d'un joint vitrocéramique d'électrolyseur haute température (EHT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Commission on Glass XXVI International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2022 - – Colloque # Verres et amorphes pour les enjeux de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03773884v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04026104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la porosité d'un joint vitrocéramique d'électrolyseur haute température</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Moles</w:t>
+                <w:t xml:space="preserve">Solubility of uranium oxide in aluminosilicate glass melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karl Vulliez</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Physics of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04026105v1</w:t>
+                <w:t xml:space="preserve">cea-03773885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of uranium oxide in aluminosilicate glass melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+                <w:t xml:space="preserve">Etude de la porosité d'un joint vitrocéramique d'électrolyseur haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Physics of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03773885v1</w:t>
+                <w:t xml:space="preserve">cea-04026105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feedback mechanism between crystals and bubbles in a RuO2-bearing melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz de Paula Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Podda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5833,325 +5833,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03776074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504733v1</w:t>
+                <w:t xml:space="preserve">hal-03414008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the uranium solubility in aluminosilicate glass melts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2021 - International Conference on Decommissioning Challenges: Industrial Reality, Lessons Learned and Prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEN, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03773981v1</w:t>
+                <w:t xml:space="preserve">hal-03504733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Modeling the uranium solubility in aluminosilicate glass melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">DEM 2021 - International Conference on Decommissioning Challenges: Industrial Reality, Lessons Learned and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEN, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414008v1</w:t>
+                <w:t xml:space="preserve">cea-03773981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
               </w:r>
@@ -6353,90 +6353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and thermophysical investigation on the Cu-Fe-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,51 +6461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the interaction between U-containing metallic alloys and oxidic liquid for the vitrification processes of contaminated waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,90 +6586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation thermodynamique des systèmes Cu-Si et Cu-Fe-Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR TherMatHT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6746,51 +6746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schorne Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad XLVI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
@@ -7097,51 +7097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-can incineration and vitrification process: glass formulation and glass melt/liquid metal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,51 +7424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7FCD59F"/>
+    <w:nsid w:val="CE45BA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7655,51 +7655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8820-8054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03104222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chevreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Vitova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacquement" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fletcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3995" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.11.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHCQ80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3000558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacquement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Conocar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN5CRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Conocar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.07.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN08JK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Caravaca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vermeulen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.01.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3XCDN5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caravaca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526DTJX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2388871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.11.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSMTFXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200353484" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMDKZKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smolenski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1779332" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Retailleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo971486d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-697T4JW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Palcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Iorio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ceruti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03722316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz de Paula Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte M." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-laplace" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8820-8054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04820692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vallat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2025.138026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03586143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03104222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chevreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Vitova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03169455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacquement" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fletcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3995" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.11.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vigier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHCQ80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3000558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacquement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Conocar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN5CRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Conocar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.07.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN08JK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Caravaca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vermeulen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.01.031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3XCDN5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caravaca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-526DTJX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2388871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.11.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSMTFXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT08-A3996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200353484" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMDKZKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smolenski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1779332" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Retailleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo971486d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-697T4JW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blondeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Begos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vallat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11106.2369ecst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Palcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Iorio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ceruti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03722316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz de Paula Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04026105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03773981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte M." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04175076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>