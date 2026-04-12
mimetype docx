--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1393,252 +1393,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperatures During the Seed-Filling Period Decrease Seed Nitrogen Amount in Pea (Pisum sativum L.): Evidence for a Sink Limitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01608⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464179v1</w:t>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">High Temperatures During the Seed-Filling Period Decrease Seed Nitrogen Amount in Pea (Pisum sativum L.): Evidence for a Sink Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of carbon and nitrogen reserve accumulation in legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (11), pp.1009-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crop model component simulating N partitioning during seed filling in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (2-3), pp.135 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legume seed filling in relation to nitrogen acquisition: A review and prospects with particular reference to pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,226 +2952,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of seed nitrogen concentration on plant nitrogen availability during the seed filling in pea</w:t>
+                <w:t xml:space="preserve">Influence of Nitrogen Availability on Seed Nitrogen Accumulation in Pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lhuillier-Soundélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (6), pp.1741-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961741x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887461v1</w:t>
+                <w:t xml:space="preserve">hal-01874568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nitrogen Availability on Seed Nitrogen Accumulation in Pea</w:t>
+                <w:t xml:space="preserve">Dependence of seed nitrogen concentration on plant nitrogen availability during the seed filling in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lhuillier-Soundélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.157-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874568v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Benezit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,277 +4413,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+                <w:t xml:space="preserve">Fortes températures : conséquences sur le rendement, la composition et la germination des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Agrophysiologie des protéagineux. Mise à jour des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810975v1</w:t>
+                <w:t xml:space="preserve">hal-01209977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortes températures : conséquences sur le rendement, la composition et la germination des graines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carolyne Durr</w:t>
+                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrophysiologie des protéagineux. Mise à jour des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209977v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fortes températures sur l'elaboration de la teneur en azote des graines chez le pois</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5088,277 +5088,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250249v1</w:t>
+                <w:t xml:space="preserve">hal-04250235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Peng</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250235v1</w:t>
+                <w:t xml:space="preserve">hal-04250249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
@@ -6134,64 +6134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fortes températures sur l’élaboration de la qualité des graines de pois (Pisum sativum L.) : Teneur en azote et Composition protéique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,51 +6229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under high temperature the daily amplitude during seed filling of pea (Pisum sativum L.) affects seed growth and nitrogen partitioning within the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Grain Legumes (AEP VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Grain Legumes, Integrating legume biology for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.12 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6419,51 +6419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Surleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faloya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,51 +6680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed protein concentration in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology of the pea crop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press; Science Publishers, pp.117-123, 2010, 978-1-57808-570-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7399,51 +7399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C8040B"/>
+    <w:nsid w:val="541C70C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7630,51 +7630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-larmure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204066395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warkentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0020-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(03)00158-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0ZMKCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambenoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01887461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lhuillier-Sound&#233;l&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961741x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pellissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Merienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01817452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Surleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-larmure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204066395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warkentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0020-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(03)00158-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0ZMKCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambenoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lhuillier-Sound&#233;l&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961741x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01887461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pellissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Merienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01817452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Surleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>