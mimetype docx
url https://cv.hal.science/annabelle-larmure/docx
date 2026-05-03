--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -637,420 +637,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107539v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional projection of winter frost risk on a legume crop due to warming in a temperate climate</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,243 +4197,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
+                <w:t xml:space="preserve">Risques gélifs sur grandes cultures dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117037v1</w:t>
+                <w:t xml:space="preserve">hal-02158041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques gélifs sur grandes cultures dans un contexte de changement climatique</w:t>
+                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158041v1</w:t>
+                <w:t xml:space="preserve">hal-01117037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortes températures : conséquences sur le rendement, la composition et la germination des graines</w:t>
               </w:r>
@@ -5088,359 +5088,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Peng</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250235v1</w:t>
+                <w:t xml:space="preserve">hal-04250249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250249v1</w:t>
+                <w:t xml:space="preserve">hal-04250235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
@@ -5895,247 +5895,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEAMUST : Adaptation Multi-Stress et Régulations biologiques pour l’amélioration du rendement et de la stabilité du pois protéagineux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Adaptation du pois protéagineux au changement climatique : approche par simulation de combinaisons génotype x environnement x pratiques culturales dans des climats français contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benezit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR "Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742374v1</w:t>
+                <w:t xml:space="preserve">hal-02738998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du pois protéagineux au changement climatique : approche par simulation de combinaisons génotype x environnement x pratiques culturales dans des climats français contrastés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">PEAMUST : Adaptation Multi-Stress et Régulations biologiques pour l’amélioration du rendement et de la stabilité du pois protéagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
+              <w:t xml:space="preserve">Séminaire ANR "Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738998v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fortes températures sur l’élaboration de la qualité des graines de pois (Pisum sativum L.) : Teneur en azote et Composition protéique</w:t>
               </w:r>
@@ -7399,51 +7399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541C70C3"/>
+    <w:nsid w:val="0A23A3E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7630,51 +7630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-larmure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204066395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warkentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0020-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(03)00158-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0ZMKCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambenoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lhuillier-Sound&#233;l&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961741x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01887461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pellissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Merienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01817452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Surleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-larmure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204066395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warkentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0020-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(03)00158-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0ZMKCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambenoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lhuillier-Sound&#233;l&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961741x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01887461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pellissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Merienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01817452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Surleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>