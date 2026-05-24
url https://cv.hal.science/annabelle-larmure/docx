--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -637,295 +637,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
               </w:r>
@@ -1393,252 +1393,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Temperatures During the Seed-Filling Period Decrease Seed Nitrogen Amount in Pea (Pisum sativum L.): Evidence for a Sink Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+                <w:t xml:space="preserve">hal-02464179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperatures During the Seed-Filling Period Decrease Seed Nitrogen Amount in Pea (Pisum sativum L.): Evidence for a Sink Limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1608. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464179v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of carbon and nitrogen reserve accumulation in legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (11), pp.1009-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crop model component simulating N partitioning during seed filling in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (2-3), pp.135 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legume seed filling in relation to nitrogen acquisition: A review and prospects with particular reference to pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nitrogen Availability on Seed Nitrogen Accumulation in Pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lhuillier-Soundélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of seed nitrogen concentration on plant nitrogen availability during the seed filling in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lhuillier-Soundélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3278,277 +3278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653038v1</w:t>
+                <w:t xml:space="preserve">hal-02992611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992611v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la sélection : modèles de culture Azodyn et Florsys</w:t>
               </w:r>
@@ -3610,273 +3610,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ouvrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185069v1</w:t>
+                <w:t xml:space="preserve">hal-02189405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189405v1</w:t>
+                <w:t xml:space="preserve">hal-02185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’indice foliaire et de la biomasse du blé et des adventices par imagerie visible et machine learning : vers un nouvel indicateur non destructif de la compétition culture-adventices ?</w:t>
               </w:r>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Benezit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,243 +4197,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques gélifs sur grandes cultures dans un contexte de changement climatique</w:t>
+                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158041v1</w:t>
+                <w:t xml:space="preserve">hal-01117037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
+                <w:t xml:space="preserve">Risques gélifs sur grandes cultures dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117037v1</w:t>
+                <w:t xml:space="preserve">hal-02158041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortes températures : conséquences sur le rendement, la composition et la germination des graines</w:t>
               </w:r>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,277 +5088,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250249v1</w:t>
+                <w:t xml:space="preserve">hal-04250235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Peng</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250235v1</w:t>
+                <w:t xml:space="preserve">hal-04250249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
@@ -5895,247 +5895,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du pois protéagineux au changement climatique : approche par simulation de combinaisons génotype x environnement x pratiques culturales dans des climats français contrastés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">PEAMUST : Adaptation Multi-Stress et Régulations biologiques pour l’amélioration du rendement et de la stabilité du pois protéagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
+              <w:t xml:space="preserve">Séminaire ANR "Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738998v1</w:t>
+                <w:t xml:space="preserve">hal-02742374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEAMUST : Adaptation Multi-Stress et Régulations biologiques pour l’amélioration du rendement et de la stabilité du pois protéagineux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Adaptation du pois protéagineux au changement climatique : approche par simulation de combinaisons génotype x environnement x pratiques culturales dans des climats français contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benezit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR "Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742374v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fortes températures sur l’élaboration de la qualité des graines de pois (Pisum sativum L.) : Teneur en azote et Composition protéique</w:t>
               </w:r>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,51 +6229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under high temperature the daily amplitude during seed filling of pea (Pisum sativum L.) affects seed growth and nitrogen partitioning within the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Grain Legumes (AEP VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Grain Legumes, Integrating legume biology for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.12 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6419,51 +6419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Surleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faloya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,51 +6680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed protein concentration in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology of the pea crop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press; Science Publishers, pp.117-123, 2010, 978-1-57808-570-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7399,51 +7399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A23A3E7"/>
+    <w:nsid w:val="69E8F1D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7630,51 +7630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-larmure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204066395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warkentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0020-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(03)00158-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0ZMKCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambenoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lhuillier-Sound&#233;l&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961741x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01887461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pellissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Merienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01817452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Surleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-larmure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4552-0491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204066395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warkentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0020-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(03)00158-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0ZMKCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambenoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faloya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fl&#233;net" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lhuillier-Sound&#233;l&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961741x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01887461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pellissier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Merienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01817452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Surleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>