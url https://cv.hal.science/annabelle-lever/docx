--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -279,3819 +279,3888 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Dimitri Landa and Ryan Pevnick's REPRESENTATIVE DEMOCRACY: A JUSTIFICATION (OUP 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETHICS: An International Journal of Social, Political and Legal Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 137 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction: democratic ethics and voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Mráz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (5), pp.729-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13698230.2025.2524977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way to serve democracy: recruiting poll workers and electoral participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brøgger Albertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.866 - 885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13698230.2025.2524984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lottocracy: For and Against</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14748851251380538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14748851251380538⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05485827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy and the Ethics of Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2024.2426113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13698230.2024.2426113⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04774545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité démocratique et tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Destri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.63-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Yves Sintomer's The Government of Chance: Sortition from Athens to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online first</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Circumstances of Democracy&amp;quot;: Why Random Selection Is Not Better Than Elections if We Value Political Equality and Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Washington University Review of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.100-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy: Should We Replace Elections With Random Selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danish Yearbook of Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/24689300-bja10042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Selection, Democracy and Citizen Expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Publica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11158-023-09589-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Chiara Destri</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pragmatism and Epistemic Democracy, 81, pp.29 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.081.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour la déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intro Special Issue: Pragmatism and Epistemic Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lever</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.63-79</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Lever</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the Epidemiogenic Power of Modern Western Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Safra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Political Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.638777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2021.638777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatism and Epistemic Democracy Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pragmatism and Epistemic Democracy, 81, pp.5 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.081.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lou Safra</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sense of Proportion: some thoughts on equality, security and justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2021.638777⟩</w:t>
+              <w:t xml:space="preserve">Res Publica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11158-020-09450-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Democracy-Centred Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2017.1403120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le mot 'race': un débat français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy and Photography: Interview with Camille Simon, photo ed; L'Obs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy and Photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy, Epistemology and the Problem of All-White Juries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.541-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/japp.12203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of 'Law and the philosophy of privacy' By Janice Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Political Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.402-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41296-016-0019-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Epistemology and Democratic Morality: The Appeal and Challenges of Peircean Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayton Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.432-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2017.1357411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Equality and Freedom of Religion: Beyond Coercion v. Persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e questioni pubbliche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of 'White Privilege and Black Rights: The injustice of U.S,. Police Racial Profiling and Homicide' By Naomi Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of 'Luck Egalitarianism' By Kasper Lippert-Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy and Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law, Culture and the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.164 - 183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and epistemology: a reply to Talisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2014.995502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Philosopher Enters the Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Philosophy and Public Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.7 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation, Conscientious Objection and Religious Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.144 - 153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy, Private Property and Collective Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Good Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.47 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/gso.2012.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy and Truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Pragmatism and Epistemic Democracy, 81, pp.29 - 38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plaidoyer pour la déconstruction</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treating People as Equals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telos [France]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1-2), pp.61 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10892-010-9094-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dominik Gerber</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compulsory Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.897 - 915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Sense of Proportion: some thoughts on equality, security and justice</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Res Publica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11158-020-09450-8⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.925 - 929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123410000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">le mot 'race': un débat français</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Judicial Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Perspectives on Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), pp.805 - 822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Towards a Democracy-Centred Ethics</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Choice, Legitimacy and the Case Against Compulsory Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Public Policy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Privacy and Photography: Interview with Camille Simon, photo ed; L'Obs</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Judicial Review: Are They Really Incompatible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives on Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), pp.805 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1537592709991812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Privacy and Photography</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Compulsory Voting Justified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96, pp.14</w:t>
+              <w:t xml:space="preserve">Public reason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.57 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clayton Chin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberalism, Democracy and the Ethics of Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13698230.2017.1357411⟩</w:t>
+              <w:t xml:space="preserve">Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.223 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9256.2009.01359.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Review of 'Law and the philosophy of privacy' By Janice Richardson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘A Liberal Defence of Compulsory Voting’: Some Reasons for Scepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.61 - 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrs. Aremac and the Camera: A Response to Ryberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res publica (Liverpool)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.35 - 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mill and the Secret Ballot: Beyond Coercion and Corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp.354 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0953820807002634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Judicial Review Undemocratic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.280 - 298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s Wrong with Racial profiling? Another Look at the Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminal Justice Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.20 - 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy Rights and Democracy: A Contradiction in Terms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Political Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.402-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41296-016-0019-5⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.142 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.cpt.9300187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1728 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/palgrave.cpt.9300187⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02506456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Racial Profiling is Hard to Justify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy and Public Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (1), pp.94 - 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminism, Democracy and the Right to Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 9, pp.1 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and the patenting of human genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Philosophy, Science and Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1 (1), pp.31 - 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Must Privacy and Sexual Equality Conflict?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Research: An International Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 67 (4), pp.1137 - 1171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constellations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (2), pp.242 - 254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8675.00184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4101,383 +4170,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pragma Publishing, 2023, RECONSTRUCTING DEMOCRACY IN TIMES OF CRISIS A Voter-Centred Perspective, Annabelle Lever, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62483/73867875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62483/73867875⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04774577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideas That Matter: Justice, Democracy, Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Satz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debra Satz; Annabelle Lever. Oxford University Press, pp.280, 2019, 9780190904951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debra Satz</w:t>
+                <w:t xml:space="preserve">hal-02161086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge Handbook of Ethics and Public Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Debra Satz; Annabelle Lever. Oxford University Press, pp.280, 2019, 9780190904951</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Poama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annabelle Lever; Andrei Poama. Routledge, pp.560, 2018, Routledge handbooks in applied ethics, 9781138201279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Poama</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Annabelle Lever; Andrei Poama. Routledge, pp.560, 2018, Routledge handbooks in applied ethics, 9781138201279</w:t>
+                <w:t xml:space="preserve">hal-02506510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Democratic conception of privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Author House, 2014, 9781491878385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Author House, 2014, 9781491878385</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Thinking in Action, 9780415395700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4487,1983 +4556,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice In Global Intellectual Property Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmerman Cristian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice in Global Economic Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-224, In press, http://www.jstor.org/stable/10.3366/jj.27775767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3366/jj.27775767.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for Citizens to Participate in Organising Elections in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Albertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragma Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-284, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62483/97304320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Political Institutions Affect the Conflicts of Duty and Prudence Facing Democratic Voters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Mráz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">annabelle lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pragma Publishing, pp.217-244, 2023, Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62483/87045204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62483/87045204⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04774610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter-Centred Perspectives on Electoral Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Mráz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle Lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pragma Publishing, pp.151-186, 2023, Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62483/19430535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62483/19430535⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04774603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie et la sélection: tirage au sort, élections et l'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démocratie, une idée force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare et Martin, 2023, Démocratie, une idée force</w:t>
+              <w:t xml:space="preserve">, Mare et Martin, 2023, Démocratie, une idée force, 9782849347201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratic Political Institutions in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Mráz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle Lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Democracy in Times of Crisis: A Voter-Centred Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pragma Communication, pp.7-52, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62483/47046093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62483/47046093⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04774594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice in Global Intellectual Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Timmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice in Economic Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9781399530132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equality and Constitutionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Bellamy; Jeff King. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Handbook of Constitutional Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2022, 9781108491310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Political Philosophy of Human Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Satz; Annabelle Lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas that Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2019, 9780190904951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Voting Be Compulsory? Democracy and the Ethics of Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Volacu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle Lever; Andrei Poama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Ethics and Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.242 - 254, 2018, 9781138201279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Deonna; Emma Tieffenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit traité des valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions d'Ithaque, 2018, 9782916120911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racial Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bob Fischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Left and Right: The Moral Issues That Divide Us</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race and Racial Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naomi Zack. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Philosophy and Race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.425 - 435, 2017, 9780190236953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506478v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Must We Vote for the Common Good?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emily Crookston; David Killoren; Jonathan Trerise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.145 - 156, 2017, 9781315678443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equality and Conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Laborde; Aurélia Bardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion in Liberal Political Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.233 - 248, 2017, 9780198794394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy, Privacy and Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adam D Moore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy, Security and Accountability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rowman &amp; Littlefield Publishers, pp.105 - 124, 2016, 9781783484768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy, Democracy and Freedom of Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beate Roessler; Dorota Mokrosinska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Dimensions of Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.162 - 180, 2015, 9781107280557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honte et vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Lacroix; Jean-Jacques Sarfati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La honte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cercle Herméneutique, pp.129-148, 2014, 9782917957288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The value of privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Democratic Conception of Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Author House Self Publishing, pp.51-89, 2013, 9781491878385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506493v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy, deliberation and public service reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Kippin; Gerald Stoker; Simon Griffiths. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, 2013, 9781849665940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy, Equality and the Ethics of Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Edwards. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Know What You Are Thinking: Brain Imaging and Mental Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.205 - 222, 2012, 9780199596492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle Lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge; Routledge, 2012, 9780415395700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Philosophy of Intellectual Property: Incentives, Rights and Duties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle Lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New frontiers in the philosophy of intellectual property</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.1-25, 2012, Cambridge Intellectual Property and Information Law</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy and Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle Lever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge; Routledge, 2012, 9780415395700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It Ethical To Patent Human Genes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Gosseries; Alain Marciano; Alain Strowel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual Property and Theories of Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2008, 9780230007093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6473,215 +6542,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviving Electoral Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen Assemblies and the Challenges of Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour la déconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6691,91 +6760,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6785,229 +6854,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastille Magazine: Peut-on sauver la démocratie ? engl version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Assemblées Citoyennes et le Défis de la Démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7075,51 +7144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC84C992"/>
+    <w:nsid w:val="7054431C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7223,51 +7292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A2E1673"/>
+    <w:nsid w:val="5F7EDB8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7371,51 +7440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C4C6B374"/>
+    <w:nsid w:val="E98C7E22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7608,51 +7677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-lever" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3756-1835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16355577X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mr&#225;z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524977" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Br&#248;gger Albertsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524984" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851251380538" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2024.2426113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891035v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689300-bja10042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-023-09589-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Destri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gerber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.638777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-020-09450-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1403120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Chin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1357411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41296-016-0019-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/japp.12203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2014.995502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/gso.2012.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10892-010-9094-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2M6G62K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123410000177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506467v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9256.2009.01359.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592709991812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953820807002634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cpt.9300187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.00184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/73867875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Satz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Poama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/On-Privacy/Lever/p/book/9780415395700" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman Cristian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.27775767.25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Albertsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redem-h2020.eu/#" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/97304320" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/87045204" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/19430535" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/47046093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Timmermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volacu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506478v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506493v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506486v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-lever" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3756-1835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16355577X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mr&#225;z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524977" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Br&#248;gger Albertsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851251380538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2024.2426113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Destri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891035v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689300-bja10042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-023-09589-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.638777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-020-09450-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1403120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/japp.12203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41296-016-0019-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1357411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2014.995502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/gso.2012.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10892-010-9094-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2M6G62K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123410000177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592709991812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9256.2009.01359.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953820807002634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cpt.9300187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.00184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/73867875" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Satz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Poama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/On-Privacy/Lever/p/book/9780415395700" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman Cristian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.27775767.25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Albertsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redem-h2020.eu/#" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/97304320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/87045204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/19430535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/47046093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Timmermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volacu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506478v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506493v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506486v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>