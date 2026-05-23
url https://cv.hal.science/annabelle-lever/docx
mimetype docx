--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1178,1590 +1178,1590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intro Special Issue: Pragmatism and Epistemic Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour la déconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telos [France]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatism and Epistemic Democracy Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pragmatism and Epistemic Democracy, 81, pp.5 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.081.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the Epidemiogenic Power of Modern Western Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Safra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.638777. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2021.638777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2021.638777⟩</w:t>
+                <w:t xml:space="preserve">hal-03551816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sense of Proportion: some thoughts on equality, security and justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Publica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11158-020-09450-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pragmatism and Epistemic Democracy Introduction</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Democracy-Centred Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2017.1403120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le mot 'race': un débat français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy and Photography: Interview with Camille Simon, photo ed; L'Obs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy and Photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy, Epistemology and the Problem of All-White Juries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.541-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/japp.12203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of 'Law and the philosophy of privacy' By Janice Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Political Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.402-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41296-016-0019-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Epistemology and Democratic Morality: The Appeal and Challenges of Peircean Pragmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominik Gerber</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayton Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.432-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2017.1357411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Equality and Freedom of Religion: Beyond Coercion v. Persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e questioni pubbliche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of 'White Privilege and Black Rights: The injustice of U.S,. Police Racial Profiling and Homicide' By Naomi Zack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of 'Luck Egalitarianism' By Kasper Lippert-Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy and Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law, Culture and the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.164 - 183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and epistemology: a reply to Talisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Review of International Social and Political Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698230.2014.995502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Philosopher Enters the Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Philosophy and Public Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.7 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxation, Conscientious Objection and Religious Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.144 - 153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy, Private Property and Collective Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Good Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.47 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/gso.2012.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Pragmatism and Epistemic Democracy, 81, pp.5 - 10. </w:t>
-[...1256 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3135,302 +3135,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is Compulsory Voting Justified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public reason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.57 - 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberalism, Democracy and the Ethics of Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.223 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9256.2009.01359.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Democracy and Judicial Review: Are They Really Incompatible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (4), pp.805 - 822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1537592709991812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Liberalism, Democracy and the Ethics of Voting</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘A Liberal Defence of Compulsory Voting’: Some Reasons for Scepticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (3), pp.223 - 227. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), pp.61 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3498,174 +3498,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is Judicial Review Undemocratic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.280 - 298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mill and the Secret Ballot: Beyond Coercion and Corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Lever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (3), pp.354 - 378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0953820807002634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0953820807002634⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03459646v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02506476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s Wrong with Racial profiling? Another Look at the Problem</w:t>
               </w:r>
@@ -7144,51 +7144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7054431C"/>
+    <w:nsid w:val="E24E01C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7292,51 +7292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F7EDB8D"/>
+    <w:nsid w:val="00DCB391"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7440,51 +7440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E98C7E22"/>
+    <w:nsid w:val="E84C5782"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7677,51 +7677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-lever" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3756-1835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16355577X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mr&#225;z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524977" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Br&#248;gger Albertsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851251380538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2024.2426113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Destri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891035v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689300-bja10042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-023-09589-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.638777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-020-09450-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1403120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/japp.12203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41296-016-0019-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1357411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2014.995502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/gso.2012.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10892-010-9094-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2M6G62K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123410000177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592709991812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9256.2009.01359.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953820807002634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cpt.9300187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.00184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/73867875" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Satz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Poama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/On-Privacy/Lever/p/book/9780415395700" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman Cristian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.27775767.25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Albertsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redem-h2020.eu/#" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/97304320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/87045204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/19430535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/47046093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Timmermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volacu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506478v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506493v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506486v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-lever" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3756-1835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16355577X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mr&#225;z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524977" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Br&#248;gger Albertsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2025.2524984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851251380538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2024.2426113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Destri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891035v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689300-bja10042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-023-09589-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gerber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.081.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2021.638777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-020-09450-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1403120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/japp.12203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41296-016-0019-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2017.1357411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698230.2014.995502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/gso.2012.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10892-010-9094-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2M6G62K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123410000177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9256.2009.01359.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1537592709991812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953820807002634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.cpt.9300187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.00184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/73867875" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Satz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Poama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/On-Privacy/Lever/p/book/9780415395700" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmerman Cristian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jj.27775767.25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Albertsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redem-h2020.eu/#" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/97304320" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/87045204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/19430535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62483/47046093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Timmermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volacu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506478v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506493v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506486v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>