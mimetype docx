--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2675,217 +2675,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self social data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de situations anormales à partir des habitudes d'utilisation d'une tablette tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la SFTAG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078407v1</w:t>
+                <w:t xml:space="preserve">hal-01078460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de situations anormales à partir des habitudes d'utilisation d'une tablette tactile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self social data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la SFTAG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078460v1</w:t>
+                <w:t xml:space="preserve">hal-01078407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multiagent Self-organization Techniques to Improve Dynamic Skill Searching in Virtual Social Communities</w:t>
               </w:r>
@@ -3336,213 +3336,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere of influence model in information retrieval</w:t>
+                <w:t xml:space="preserve">Modèles de proximité : conception et comparaison à une méthode de recherche de passages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Imafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IEEE International Conference on Fuzzy Systems, 2005. FUZZ '05</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406863v1</w:t>
+                <w:t xml:space="preserve">hal-00406868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de proximité : conception et comparaison à une méthode de recherche de passages</w:t>
+                <w:t xml:space="preserve">Sphere of influence model in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Imafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th IEEE International Conference on Fuzzy Systems, 2005. FUZZ '05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Reno, United States. pp.120-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406868v1</w:t>
+                <w:t xml:space="preserve">hal-00406863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de pertinence dirigée par la proximité des termes de la requête retrouvés dans les documents</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSM-SE at CLEF 2005: Uses of Fuzzy Proximity Matching Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4758,51 +4758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSM-SE at INEX 2009 : Scoring with Proximity and Semantic Tag Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSM-SE at CLEF 2005: Using a Fuzzy Proximity Matching Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Imafouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5373,51 +5373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tshilenge Mfumu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00940532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genthial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74999-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.43-60" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW63542.2024.00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP52278.2021.00018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes Cornax" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abrougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imafouo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1066677.1066912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TFFSR5G3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11878773_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K26FDXLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006EMSE0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tshilenge Mfumu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00940532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genthial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74999-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.43-60" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW63542.2024.00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP52278.2021.00018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes Cornax" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07767-3_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abrougui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imafouo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1066677.1066912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TFFSR5G3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11878773_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K26FDXLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006EMSE0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>