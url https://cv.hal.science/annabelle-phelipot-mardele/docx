--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1213,261 +1213,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the micro-deval test for assessing the surface weathering degree of granite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+                <w:t xml:space="preserve">Pavement Design for Curved Road Sections: Fatigue Performance of Interfaces and Longitudinal Top-down Cracking in Multilayered Pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Prince</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JAI102251⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.609-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmpd.10.609-624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635766v1</w:t>
+                <w:t xml:space="preserve">hal-00521907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavement Design for Curved Road Sections: Fatigue Performance of Interfaces and Longitudinal Top-down Cracking in Multilayered Pavements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Millien</w:t>
+                <w:t xml:space="preserve">Adaptation of the micro-deval test for assessing the surface weathering degree of granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pouteau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (3), pp.609-624. </w:t>
+              <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (9), pp.00-00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rmpd.10.609-624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/JAI102251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521907v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Fatigue Behaviour of Tack Coats in Pavements</w:t>
               </w:r>
@@ -1691,2012 +1691,3906 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Surfactant Type on Performances of Gypsum Foams</w:t>
+                <w:t xml:space="preserve">A review on the stability of mineral foam in the fresh state: influencing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mortada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+                <w:t xml:space="preserve">Ali El-Khiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468852v1</w:t>
+                <w:t xml:space="preserve">hal-05569044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
+                <w:t xml:space="preserve">Comprendre la réactivité d’un métakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rojo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Julien K. N'Dri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194905v1</w:t>
+                <w:t xml:space="preserve">hal-05569059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Development of eco-materials for noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Panichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025, NOMAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366566v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure porale de mousses minérales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Rheology of Gypsum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.1057-1066</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167751v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Hardening and Shrinkage Kinetics of Geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.487-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51741005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169071v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molez</w:t>
+                <w:t xml:space="preserve">Supersulfated cement formulation using recycled gypsum from building waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167599v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of static bubbles in a yield stress fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Valorisation of recycled gypsum in the supersulfated cement formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes rhéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Klingenthal, France</w:t>
+              <w:t xml:space="preserve">International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995138v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie et stéréologie au service de la structure porale de mousses minérales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Interaction between drying shrinkage and hardening of geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.10</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geotechnics, Civil Engineering and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994920v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribologie appliquée aux enrobés bitumineux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la formulation de ciments sursulfatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès annuel du Groupe Français de Rhéologie - Rhéologie et approches multiphysiques couplées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.414-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169057v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance of super sulfated cements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mousse minérale : vers un modèle rhéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONGRES FRANÇAIS DU GENIE CIVIL « CFGC 2023 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gif-sur-Yvette, France. pp.417-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003958v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de bulle(s) au sein de fluide à seuil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Impact of Surfactant Type on Performances of Gypsum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès du groupe français de rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ha Long, Vietnam. pp.667-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-7160-9_67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995124v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCES OF SUPER SULFATED CEMENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des cinétiques de durcissement et de retrait de géopolymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Concrete Under Severe Conditions - Environment and Loading - CONSEC'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanjing, China. pp.1857-1870</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003961v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'une bulle au sein d'un fluide à seuil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Rhéologie de mousses de gypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. pp.10</w:t>
+              <w:t xml:space="preserve">56ème congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994173v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral foams obtained with super sulfated cement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baux</w:t>
+                <w:t xml:space="preserve">Durcissement et retrait de géopolymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international symposium on inorganic and environmental materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.4</w:t>
+              <w:t xml:space="preserve">6ème Séminaire Francophone sur les Géopolymères, ICSM - Site de Marcoule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995120v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles stability in a yield stress fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+                <w:t xml:space="preserve">Valorisation de gypse recyclé dans la formulation de ciments sursulfatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Annual European Rheology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France. pp.177-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995127v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a static bubble in a yield stress fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Shrinkage and Geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Talludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The society of rheology : 85th annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France. pp.52-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51732738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995117v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du tensio-actif sur les propriétés des gypses cellulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+                <w:t xml:space="preserve">Impact of Biobased Surfactants on Hygrothermal Behaviour of Gypsum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXème Rencontres de l'AUGC-IBPSA "Constructions Durables"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.715-722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726506v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béton cellulaire à base d'éco-liants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrique Gutierrez Ramirez</w:t>
+                <w:t xml:space="preserve">Lime Foams Structure Serves the Thermal and Hygric Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Rencontres Universitaires de Génie Civil "Le Génie Civil au Service de la Méditerranée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. 10 p</w:t>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726500v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUSSES MINERALES A PERFORMANCES OPTIMISEES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+                <w:t xml:space="preserve">Flash Calcination for Recycled Gypsum Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Rencontres Universtaires de Génie Civil "Ouvrages en Service et Développement Durable"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France. pp.62-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51732739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726461v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of clay materials by flash calcination Application to hydraulic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation du processus d’activation thermique par calcination flash – Cas de matériaux argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure porale de mousses minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.1057-1066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédés d’activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème Rencontres Universitaires de Génie Civil - Entre Terre et Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, May 2015, Bayonne, France. pp.448-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé d'activation des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographie et stéréologie au service de la structure porale de mousses minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of static bubbles in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes rhéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Klingenthal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribologie appliquée aux enrobés bitumineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49ème congrès annuel du Groupe Français de Rhéologie - Rhéologie et approches multiphysiques couplées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Rhéologie - GFR, Oct 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical performance of super sulfated cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité de bulle(s) au sein de fluide à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48ème congrès du groupe français de rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERFORMANCES OF SUPER SULFATED CEMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Concrete Under Severe Conditions - Environment and Loading - CONSEC'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanjing, China. pp.1857-1870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement d'une bulle au sein d'un fluide à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineral foams obtained with super sulfated cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international symposium on inorganic and environmental materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubbles stability in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of a static bubble in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The society of rheology : 85th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du tensio-actif sur les propriétés des gypses cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXème Rencontres de l'AUGC-IBPSA "Constructions Durables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béton cellulaire à base d'éco-liants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gutierrez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXème Rencontres Universitaires de Génie Civil "Le Génie Civil au Service de la Méditerranée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tlemcen, Algérie. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOUSSES MINERALES A PERFORMANCES OPTIMISEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIème Rencontres Universtaires de Génie Civil "Ouvrages en Service et Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Bourboule (63), France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface fatigue cracking in multilayered pavements: Experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3755,51 +5649,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th RILEM International Conference on Cracking in Pavements; Chicago, IL; 16 June 2008 through 18 June 2008; Code 83648</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, CHICAGO, United States. pp.649-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3809,51 +5703,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of foaming agent on the properties of calcium sulfate mineral foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3882,73 +5776,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual european rheology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles stability in a yield stress fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3977,51 +5871,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual european rheology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4031,175 +5925,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Testing of Interlayer Bonding in Asphalt Pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canestrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Ferrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Partl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Interlaboratory Testing and Evaluation of Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-360, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5104-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4209,114 +6103,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction sol-structure lors d'opérations de microtunnelage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4463,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1986139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Jiang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lemke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1007-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1047535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.32" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI102251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.10.609-624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.7.201-222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mortada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_67" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ferrotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Partl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7549A56E30E65C1CC2CEAF884932D90F8F50A5B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1986139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Jiang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lemke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1007-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1047535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.32" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.10.609-624" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI102251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.7.201-222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Khiraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien K. N'Dri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51741005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaudrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mortada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_67" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glorennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez Ramirez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ferrotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Partl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7549A56E30E65C1CC2CEAF884932D90F8F50A5B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>