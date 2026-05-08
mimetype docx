--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -1213,261 +1213,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavement Design for Curved Road Sections: Fatigue Performance of Interfaces and Longitudinal Top-down Cracking in Multilayered Pavements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Millien</w:t>
+                <w:t xml:space="preserve">Adaptation of the micro-deval test for assessing the surface weathering degree of granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pouteau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rmpd.10.609-624⟩</w:t>
+              <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (9), pp.00-00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JAI102251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521907v1</w:t>
+                <w:t xml:space="preserve">hal-00635766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the micro-deval test for assessing the surface weathering degree of granite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokhfi Takarli</w:t>
+                <w:t xml:space="preserve">Pavement Design for Curved Road Sections: Fatigue Performance of Interfaces and Longitudinal Top-down Cracking in Multilayered Pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Prince</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (9), pp.00-00. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.609-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/JAI102251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rmpd.10.609-624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635766v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Fatigue Behaviour of Tack Coats in Pavements</w:t>
               </w:r>
@@ -2066,63 +2066,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Gypsum Foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhan Mortada</w:t>
+                <w:t xml:space="preserve">Supersulfated cement formulation using recycled gypsum from building waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2137,204 +2137,182 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567699v1</w:t>
+                <w:t xml:space="preserve">hal-05567686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening and Shrinkage Kinetics of Geopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+                <w:t xml:space="preserve">Valorisation of recycled gypsum in the supersulfated cement formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.431-440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567266v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersulfated cement formulation using recycled gypsum from building waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gaudrel</w:t>
+                <w:t xml:space="preserve">Rheology of Gypsum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2343,221 +2321,243 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567686v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of recycled gypsum in the supersulfated cement formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardening and Shrinkage Kinetics of Geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gaudrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Lanos</w:t>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete, ICCM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.487-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51741005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568081v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between drying shrinkage and hardening of geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Geotechnics, Civil Engineering and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la formulation de ciments sursulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gaudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,403 +2784,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Surfactant Type on Performances of Gypsum Foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mortada</w:t>
+                <w:t xml:space="preserve">Rhéologie de mousses de gypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhan Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56ème congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468852v1</w:t>
+                <w:t xml:space="preserve">hal-05569000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des cinétiques de durcissement et de retrait de géopolymères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+                <w:t xml:space="preserve">Impact of Surfactant Type on Performances of Gypsum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Geotechnics, Civil Engineering and Structures, CIGOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ha Long, Vietnam. pp.667-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-7160-9_67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569015v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de mousses de gypse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhan Mortada</w:t>
+                <w:t xml:space="preserve">Étude des cinétiques de durcissement et de retrait de géopolymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lanos</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">40èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569000v1</w:t>
+                <w:t xml:space="preserve">hal-05569015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durcissement et retrait de géopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Séminaire Francophone sur les Géopolymères, ICSM - Site de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,51 +3205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de gypse recyclé dans la formulation de ciments sursulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gaudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Calcination for Recycled Gypsum Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gaudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,342 +4630,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de bulle(s) au sein de fluide à seuil</w:t>
+                <w:t xml:space="preserve">Comportement d'une bulle au sein d'un fluide à seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès du groupe français de rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995124v1</w:t>
+                <w:t xml:space="preserve">hal-00994173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCES OF SUPER SULFATED CEMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baux</w:t>
+                <w:t xml:space="preserve">Stabilité de bulle(s) au sein de fluide à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Concrete Under Severe Conditions - Environment and Loading - CONSEC'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanjing, China. pp.1857-1870</w:t>
+              <w:t xml:space="preserve">48ème congrès du groupe français de rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003961v1</w:t>
+                <w:t xml:space="preserve">hal-00995124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'une bulle au sein d'un fluide à seuil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">PERFORMANCES OF SUPER SULFATED CEMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. pp.10</w:t>
+              <w:t xml:space="preserve">7th International Conference on Concrete Under Severe Conditions - Environment and Loading - CONSEC'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanjing, China. pp.1857-1870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994173v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral foams obtained with super sulfated cement</w:t>
               </w:r>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1986139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Jiang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lemke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1007-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1047535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.32" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.10.609-624" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI102251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.7.201-222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Khiraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien K. N'Dri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51741005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaudrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mortada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_67" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glorennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez Ramirez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ferrotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Partl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7549A56E30E65C1CC2CEAF884932D90F8F50A5B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1986139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Jiang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lemke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1177601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.16.00324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1007-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1047535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.32" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.617.36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pouteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhfi Takarli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JAI102251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.10.609-624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.7.201-222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Khiraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien K. N'Dri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Panichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaudrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51741005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mortada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_67" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glorennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez Ramirez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ferrotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Partl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7549A56E30E65C1CC2CEAF884932D90F8F50A5B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>