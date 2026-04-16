--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -852,295 +852,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Phospholipid Transfer Protein Activity Is Associated With Markers of Enhanced Lipopolysaccharide Clearance in Human During Cardiopulmonary Bypass</w:t>
+                <w:t xml:space="preserve">Intra-Abdominal Lipopolysaccharide Clearance and Inactivation in Peritonitis: Key Roles for Lipoproteins and the Phospholipid Transfer Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maquart</w:t>
+                <w:t xml:space="preserve">Antoine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Dusuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.756269⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.622935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.622935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381893v1</w:t>
+                <w:t xml:space="preserve">hal-03247589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-Abdominal Lipopolysaccharide Clearance and Inactivation in Peritonitis: Key Roles for Lipoproteins and the Phospholipid Transfer Protein</w:t>
+                <w:t xml:space="preserve">Increased Phospholipid Transfer Protein Activity Is Associated With Markers of Enhanced Lipopolysaccharide Clearance in Human During Cardiopulmonary Bypass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reocreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jalil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aloïs Dusuel</w:t>
+                <w:t xml:space="preserve">Guillaume Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.622935. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.756269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.622935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.756269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247589v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter genotype differences in expression of genes involved in glucose metabolism in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t>
               </w:r>
@@ -1254,364 +1254,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucagon-like peptide-1 is associated with poor clinical outcome, lipopolysaccharide translocation and inflammation in patients undergoing cardiac surgery with cardiopulmonary bypass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic study of the expression of genes related to hepatic steatosis, glucose and lipid metabolism, and cellular stress during overfeeding in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aho</w:t>
+                <w:t xml:space="preserve">Tracy Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Catherine Morgant</w:t>
+                <w:t xml:space="preserve">Fabien Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2020.155182⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (2), pp.453-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00198.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890102v1</w:t>
+                <w:t xml:space="preserve">hal-02624991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the expression of genes related to hepatic steatosis, glucose and lipid metabolism, and cellular stress during overfeeding in mule ducks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Glucagon-like peptide-1 is associated with poor clinical outcome, lipopolysaccharide translocation and inflammation in patients undergoing cardiac surgery with cardiopulmonary bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Serge Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Massimino</w:t>
+                <w:t xml:space="preserve">Marie Catherine Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 318 (2), pp.453-467. </w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.155182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00198.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2020.155182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624991v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B60F9F77"/>
+    <w:nsid w:val="B8BDE4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3035,51 +3035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-tavernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5744-2876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne J Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pallot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dusuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Emmanuelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Besengez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.798011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Milheiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reocreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.756269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.622935" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02890102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Morgant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2020.155182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Cavin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02968435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-tavernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5744-2876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne J Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pallot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dusuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Emmanuelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Besengez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.798011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Milheiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.622935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reocreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.756269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02890102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Morgant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2020.155182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Cavin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02968435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>