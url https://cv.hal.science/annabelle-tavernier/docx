--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -852,295 +852,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-Abdominal Lipopolysaccharide Clearance and Inactivation in Peritonitis: Key Roles for Lipoproteins and the Phospholipid Transfer Protein</w:t>
+                <w:t xml:space="preserve">Increased Phospholipid Transfer Protein Activity Is Associated With Markers of Enhanced Lipopolysaccharide Clearance in Human During Cardiopulmonary Bypass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reocreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aloïs Dusuel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.622935⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.756269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.756269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247589v1</w:t>
+                <w:t xml:space="preserve">hal-03381893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Phospholipid Transfer Protein Activity Is Associated With Markers of Enhanced Lipopolysaccharide Clearance in Human During Cardiopulmonary Bypass</w:t>
+                <w:t xml:space="preserve">Intra-Abdominal Lipopolysaccharide Clearance and Inactivation in Peritonitis: Key Roles for Lipoproteins and the Phospholipid Transfer Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maquart</w:t>
+                <w:t xml:space="preserve">Antoine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Dusuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.756269. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.622935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.756269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.622935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381893v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter genotype differences in expression of genes involved in glucose metabolism in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t>
               </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1656,291 +1656,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-prandial expression of genes involved in lipid metabolism at the end of the overfeeding period of mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11010-017-3118-6⟩</w:t>
+              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773149v1</w:t>
+                <w:t xml:space="preserve">hal-01901329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Even</w:t>
+                <w:t xml:space="preserve">Pre- and post-prandial expression of genes involved in lipid metabolism at the end of the overfeeding period of mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.71-93. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 438 (1-2), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11010-017-3118-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901329v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t>
               </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 424 (1-2), pp.147-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 430 (1-2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,246 +2291,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.14-255158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968391v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-04236182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model of neonatal analgesia throughout lactation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,51 +2441,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Congress of the European Society for Surgical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2629,114 +2495,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stéatose hépatique chez les palmipèdes : gènes clés, différences entre types génétiques et cinétique postprandiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Pau et des Pays de l'Adour, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02968435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2804,51 +2670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8BDE4ED"/>
+    <w:nsid w:val="77725593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3035,51 +2901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-tavernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5744-2876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne J Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pallot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dusuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Emmanuelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Besengez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.798011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Milheiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.622935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reocreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.756269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02890102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Morgant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2020.155182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Cavin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02968435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annabelle-tavernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5744-2876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne J Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pallot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dusuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Emmanuelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Besengez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.798011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Milheiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reocreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.756269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.622935" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02890102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Morgant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2020.155182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-3118-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2850-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-017-2960-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Cavin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-255158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04206741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02968435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>