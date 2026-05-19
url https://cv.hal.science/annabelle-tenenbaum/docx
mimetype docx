--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -100,1088 +100,1088 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of early childhood caries in France, potential perspectives for interprofessional action: a scoping review</w:t>
+                <w:t xml:space="preserve">Soft skills in dental student curricula: an evidence and gap map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Craquelin</w:t>
+                <w:t xml:space="preserve">Valérie Szönyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Azogui-Levy</w:t>
+                <w:t xml:space="preserve">Thomas Marquillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lombrail</w:t>
+                <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tenenbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Marquillier</w:t>
+                <w:t xml:space="preserve">Alessandra Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13561820.2025.2529384⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-07664-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161997v1</w:t>
+                <w:t xml:space="preserve">hal-05168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model to explain dental visit for children aged 0 to 5: Scoping review of birth cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Berat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Berat</w:t>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+                <w:t xml:space="preserve">Nolwenn Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.e0313922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0313922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft skills in dental student curricula: an evidence and gap map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevention of early childhood caries in France, potential perspectives for interprofessional action: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Craquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azogui-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Szönyi</w:t>
+                <w:t xml:space="preserve">P. Lombrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marquillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
+                <w:t xml:space="preserve">A. Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Blaizot</w:t>
+                <w:t xml:space="preserve">T. Marquillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1073. </w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12909-025-07664-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13561820.2025.2529384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168722v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Patient Education and Eating Habits: A Challenge in Caries Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engaging student analysis of the practitioner‐patient relationship assessed with reflective outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Zanini</w:t>
+                <w:t xml:space="preserve">Pierre‐jean Bérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Clerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
+                <w:t xml:space="preserve">Sibylle Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dentistry Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/dj12100322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jdd.13567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739327v1</w:t>
+                <w:t xml:space="preserve">hal-04707944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging student analysis of the practitioner‐patient relationship assessed with reflective outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Five years on: analysis of university lecturers’ experiences of the French government’s health promotion education program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eguiluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jdd.13567⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-024-05755-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707944v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years on: analysis of university lecturers’ experiences of the French government’s health promotion education program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic Patient Education and Eating Habits: A Challenge in Caries Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Eguiluz</w:t>
+                <w:t xml:space="preserve">Marjorie Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mélodie Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.847. </w:t>
+              <w:t xml:space="preserve">Dentistry Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12909-024-05755-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/dj12100322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707886v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for an oral health educational programme for the first 1000 days of life: from pregnancy to childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marquillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.803-806. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40368-023-00846-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556123v1</w:t>
+                <w:t xml:space="preserve">hal-04222879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des tabacs fumés et non fumés sur la muqueuse buccale et le parodonte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rochefort</w:t>
+                <w:t xml:space="preserve">A proposal for an oral health educational programme for the first 1000 days of life: from pregnancy to childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marquillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azogui-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.803-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40368-023-00846-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014161v1</w:t>
+                <w:t xml:space="preserve">hal-04556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for an oral health educational programme for the first 1000 days of life: from pregnancy to childhood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tenenbaum</w:t>
+                <w:t xml:space="preserve">Impact des tabacs fumés et non fumés sur la muqueuse buccale et le parodonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5/6, pp.42-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222879v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé orale de l’enfant : un plaidoyer pour l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1254,77 +1254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education in dental practice: for a pedagogical commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Szonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol. 35 (HS1), pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1358,64 +1358,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Health Knowledge, Attitudes, Practices, and Literacy of Pregnant Women: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.185-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1449,77 +1449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carie dentaire, un enjeu de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC - Traité de médecine AKOS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1538,463 +1538,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a medical ethics course in undergraduate dental education and assessment of knowledge and attitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étudiants en odontologie, santé publique et crise sanitaire COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anne-Charlotte Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Society of Preventive and Community Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/jispcd.JISPCD_364_19⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.253-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012957v1</w:t>
+                <w:t xml:space="preserve">hal-04012837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudiants en odontologie, santé publique et crise sanitaire COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Consultations pour urgence bucco-dentaire chez les enfants : étude rétrospective en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Bas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.C. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2020045⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04012837v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultations pour urgence bucco-dentaire chez les enfants : étude rétrospective en Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementation of a medical ethics course in undergraduate dental education and assessment of knowledge and attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Bas</w:t>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Toledo</w:t>
+                <w:t xml:space="preserve">Maryse Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Descroix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Vial-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (1), pp.17-24. </w:t>
+              <w:t xml:space="preserve">Journal of International Society of Preventive and Community Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/jispcd.JISPCD_364_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012900v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support photographique et dépistage bucco‐dentaire : étude en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sayada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Azogui-Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.635-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2028,51 +2028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et soins endodontiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2110,51 +2110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraitement endodontique ou implant? Le point de vue éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,51 +2192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Improving the physician-dental surgeon relationship to improve patient care.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marysette Folliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berdougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (4P1), pp.564-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,51 +2511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la pertinence du brossage des dents à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2755,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craquelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azogui-Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenenbaum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marquillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2025.2529384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Berat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Azogui-Levy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07664-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Clerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12100322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean B&#233;rat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Vital" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13567" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monpierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Frachon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eguiluz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05755-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-023-00846-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Borsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Germa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Szonyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.b4100965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Wolikow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vial-Dupuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jispcd.JISPCD_364_19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Bas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S70CWJV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toledo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Descroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sayada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marysette Folliguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berdougo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anquetin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanteri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tenenbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07664-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Berat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Azogui-Levy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craquelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azogui-Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenenbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marquillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2025.2529384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean B&#233;rat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Vital" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdd.13567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monpierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eguiluz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05755-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Zanini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Clerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj12100322" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-023-00846-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Borsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Germa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Szonyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.b4100965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Bas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S70CWJV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toledo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Descroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.07.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vial-Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jispcd.JISPCD_364_19" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sayada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marysette Folliguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berdougo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04555329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anquetin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanteri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>