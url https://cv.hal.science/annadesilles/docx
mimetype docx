--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -334,261 +334,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
+                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bates</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.305--335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621697v1</w:t>
+                <w:t xml:space="preserve">hal-01484190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Désilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.305--335. </w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484190v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cournot Maps for Intercepting Evader Evolutions by a Pursuer</w:t>
               </w:r>
@@ -873,252 +873,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payload optimization for multi-stage launchers using HJB approach and application to a SSO mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+                <w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Anya Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th IFAC World Congress </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598665v1</w:t>
+                <w:t xml:space="preserve">hal-02784877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Payload optimization for multi-stage launchers using HJB approach and application to a SSO mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th IFAC World Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784877v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem *</w:t>
               </w:r>
@@ -1206,282 +1206,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2016, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484196v1</w:t>
+                <w:t xml:space="preserve">hal-01357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas (USA), United States. pp.3630-3635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357763v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,472 +1556,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
+              <w:t xml:space="preserve">IFIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254164v1</w:t>
+                <w:t xml:space="preserve">hal-01228557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t>
+                <w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742932v1</w:t>
+                <w:t xml:space="preserve">hal-02740529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228557v1</w:t>
+                <w:t xml:space="preserve">hal-01254164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t>
+                <w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740529v1</w:t>
+                <w:t xml:space="preserve">hal-02742932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision analysis for an UAV</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization approach for the ascent problem of multi-stage launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-014-0133-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya D&#233;silles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00966735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-014-0133-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya D&#233;silles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00966735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>