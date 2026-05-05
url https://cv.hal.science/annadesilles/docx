--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -334,261 +334,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
+                <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Désilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484190v1</w:t>
+                <w:t xml:space="preserve">hal-02621697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.305--335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621697v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cournot Maps for Intercepting Evader Evolutions by a Pursuer</w:t>
               </w:r>
@@ -873,252 +873,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+                <w:t xml:space="preserve">Payload optimization for multi-stage launchers using HJB approach and application to a SSO mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya Desilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th IFAC World Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784877v1</w:t>
+                <w:t xml:space="preserve">hal-01598665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payload optimization for multi-stage launchers using HJB approach and application to a SSO mission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th IFAC World Congress </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598665v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem *</w:t>
               </w:r>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1320,51 +1320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Assellaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,472 +1556,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228557v1</w:t>
+                <w:t xml:space="preserve">hal-01254164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t>
+                <w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740529v1</w:t>
+                <w:t xml:space="preserve">hal-02742932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
+              <w:t xml:space="preserve">IFIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254164v1</w:t>
+                <w:t xml:space="preserve">hal-01228557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t>
+                <w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742932v1</w:t>
+                <w:t xml:space="preserve">hal-02740529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision analysis for an UAV</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization approach for the ascent problem of multi-stage launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-014-0133-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya D&#233;silles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00966735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-014-0133-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya D&#233;silles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00966735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>