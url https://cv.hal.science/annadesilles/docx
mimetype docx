--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -334,261 +334,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
+                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bates</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.305--335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621697v1</w:t>
+                <w:t xml:space="preserve">hal-01484190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value function and optimal trajectories for a maximum running cost control problem with state constraints. Application to an abort landing problem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Désilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.305--335. </w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2017064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484190v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cournot Maps for Intercepting Evader Evolutions by a Pursuer</w:t>
               </w:r>
@@ -873,252 +873,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payload optimization for multi-stage launchers using HJB approach and application to a SSO mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+                <w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+                <w:t xml:space="preserve">Anya Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th IFAC World Congress </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598665v1</w:t>
+                <w:t xml:space="preserve">hal-02784877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Payload optimization for multi-stage launchers using HJB approach and application to a SSO mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th IFAC World Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784877v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem *</w:t>
               </w:r>
@@ -1206,282 +1206,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas (USA), United States. pp.3630-3635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357763v1</w:t>
+                <w:t xml:space="preserve">hal-01484196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2016, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484196v1</w:t>
+                <w:t xml:space="preserve">hal-01357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,472 +1556,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
+              <w:t xml:space="preserve">IFIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254164v1</w:t>
+                <w:t xml:space="preserve">hal-01228557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t>
+                <w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742932v1</w:t>
+                <w:t xml:space="preserve">hal-02740529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228557v1</w:t>
+                <w:t xml:space="preserve">hal-01254164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t>
+                <w:t xml:space="preserve">Towards a viability modeling approach of farming systems of Small Islands Developing States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2015 International Conference of the Resource Modeling Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740529v1</w:t>
+                <w:t xml:space="preserve">hal-02742932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision analysis for an UAV</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization approach for the ascent problem of multi-stage launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-014-0133-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya D&#233;silles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00966735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176993" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-014-0133-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya D&#233;silles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00966735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2013.8.707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01327671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokanowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cr&#252;ck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-4526" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>