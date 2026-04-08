--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1183,421 +1183,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'avocat(e) et la frontière : s'opposer par le droit au pouvoir discrétionnaire de l'État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineur jusqu’aux os ? La juge des enfants et l’âge du jeune étranger au prisme des tests osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (2), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Filmer, enquêter, montrer : allers et retours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures critiques - Les expériences des personnes en migration : entre défis ethnographiques et engagement dans et par la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (1), pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.701.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre le feu aux poudres ou passer inaperçu? Stratégies de résistance à Lampedusa et à Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guenebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.79-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/conflits.21541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090899v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-03090887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désobéir en faveur des migrants</w:t>
               </w:r>
@@ -1889,321 +1889,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03017337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'origine et le genre. Les discriminations dans le bâtiment et dans l'aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1292, pp.70-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de la catégorie. Les politiques publiques et l'insertion professionnelle des immigrés en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (2), pp.35-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1292, pp.70-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.633⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03017245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de la catégorie. Les politiques publiques et l’insertion professionnelle des immigrés en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (2), pp.35-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.5429⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01216655v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Chantier interdit au public. Enquête parmi les travailleurs du bâtiment&amp;quot; de Nicolas Jounin (La Découverte, coll. &amp;quot;Textes à l'appui / enquêtes de terrain&amp;quot;, 2008)</w:t>
               </w:r>
@@ -2939,345 +2939,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frontière brûle. Mal-être et dilemmes des cheminot·es dans les Alpes Maritimes</w:t>
+                <w:t xml:space="preserve">La frontière en pratique(s). L'étudier pour la comprendre et contraster ses effets néfastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les exilés aux frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 129-152, 2024, 9782365124263</w:t>
+              <w:t xml:space="preserve">, , p. 251-258, 2024, 9782365124263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04344478v1</w:t>
+                <w:t xml:space="preserve">hal-04344563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frontière en pratique(s). L'étudier pour la comprendre et contraster ses effets néfastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chauffeur·euses de bus et l’impossible « neutralité ». Dilemmes moraux et rencontres sensibles à la frontière franco-italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Croquant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gouvernement des exilés aux frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 153-176, 2024, 9782365124263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04344488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arme du droit et ses coûts : réflexions autour de l'expertise juridique à Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les exilés aux frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 251-258, 2024, 9782365124263</w:t>
+              <w:t xml:space="preserve">, , p. 179-202, 2024, 9782365124263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Philippe</w:t>
-[...65 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03894976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière brûle. Mal-être et dilemmes des cheminot·es dans les Alpes Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les exilés aux frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 179-202, 2024, 9782365124263</w:t>
+              <w:t xml:space="preserve">, , p. 129-152, 2024, 9782365124263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894976v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04344478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière comme dispositif de gouvernement des exilé.e.s et de leurs soutiens</w:t>
               </w:r>
@@ -3451,50 +3451,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legal Consciousness and Agency of Unaccompanied Migrant Children on the Move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Child-centred Approaches to Migrant Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2022, 9780197654750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03510965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baiona, ¿una ciudad santuario? La acogida de migrantes en el País Vasco Norte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3507,139 +3589,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tirant Editorial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EL TRÁNSITO DE PERSONAS MIGRANTES DESDE LA PERSPECTIVA DE LOS DERECHOS Y LA ACOGIDA DIGNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-328, 2022, 9788411132251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03896483v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03510965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’engagement ethnographique : ce que la posture anarchiste fait à une enquête sur la désobéissance (et vice-versa)</w:t>
               </w:r>
@@ -3912,225 +3912,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exilés forcés à quitter la Bulgarie, pays de transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedi Tchalakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise de l'accueil: frontières, droits, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions la Découverte, pp.121-142, 2019, 978-2-348-04284-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02515295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Bureau, Antonella Corsani, Olivier Giraud, Frédéric Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.161-170, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469273v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-02515295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nothing to lose: The power of subtle forms of Resistance in an Immigration detention centre</w:t>
               </w:r>
@@ -4347,173 +4347,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État et les &amp;quot; autres &amp;quot; : comparer la visibilisation de la main-d'œuvre immigrée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Lionel Jacquot, Jean-Pascal Higelé, Hervé Lhotel, Christophe Nosbonne. </w:t>
+                <w:t xml:space="preserve">L'Etat et les &amp;quot; autres &amp;quot; : comparer la visibilisation de la main-d'œuvre immigrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot, Jean-Pascal Higelé, Hervé Lhotel et Christophe Nosbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 1 - De la construction sociale du rapport salarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.?-?, 2011, Salariat et transformations sociales</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.191-204, 2011, Salariat et transformations sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00464822v1</w:t>
+                <w:t xml:space="preserve">halshs-00659285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Etat et les &amp;quot; autres &amp;quot; : comparer la visibilisation de la main-d'œuvre immigrée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Lionel Jacquot, Jean-Pascal Higelé, Hervé Lhotel et Christophe Nosbonne. </w:t>
+                <w:t xml:space="preserve">L'État et les &amp;quot; autres &amp;quot; : comparer la visibilisation de la main-d'œuvre immigrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Jacquot, Jean-Pascal Higelé, Hervé Lhotel, Christophe Nosbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 1 - De la construction sociale du rapport salarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.191-204, 2011, Salariat et transformations sociales</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.?-?, 2011, Salariat et transformations sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00659285v1</w:t>
+                <w:t xml:space="preserve">halshs-00464822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2474736X.2025.2575209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bracq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642231182891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maduraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sommer-Houdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.369" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.21541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5429" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-pouvoir-discretionnaire-en-pratiques/9782275161525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/60554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197654750.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solidarity Watch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rannoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lende.2019.01.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05039-9_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2474736X.2025.2575209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bracq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642231182891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maduraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sommer-Houdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.21541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.633" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-pouvoir-discretionnaire-en-pratiques/9782275161525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/60554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197654750.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solidarity Watch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rannoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lende.2019.01.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05039-9_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>