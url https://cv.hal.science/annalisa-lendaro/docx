--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2027,183 +2027,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de la catégorie. Les politiques publiques et l’insertion professionnelle des immigrés en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01216655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’origine et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1292, pp.70-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03017245v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01216655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Chantier interdit au public. Enquête parmi les travailleurs du bâtiment&amp;quot; de Nicolas Jounin (La Découverte, coll. &amp;quot;Textes à l'appui / enquêtes de terrain&amp;quot;, 2008)</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2474736X.2025.2575209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bracq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642231182891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maduraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sommer-Houdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.21541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.633" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-pouvoir-discretionnaire-en-pratiques/9782275161525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/60554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197654750.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solidarity Watch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rannoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lende.2019.01.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05039-9_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2474736X.2025.2575209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bracq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642231182891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maduraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sommer-Houdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.21541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-pouvoir-discretionnaire-en-pratiques/9782275161525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/60554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197654750.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solidarity Watch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rannoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lende.2019.01.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05039-9_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>