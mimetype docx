--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1183,421 +1183,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filmer, enquêter, montrer : allers et retours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures critiques - Les expériences des personnes en migration : entre défis ethnographiques et engagement dans et par la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.701.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre le feu aux poudres ou passer inaperçu? Stratégies de résistance à Lampedusa et à Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guenebeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.21541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineur jusqu’aux os ? La juge des enfants et l’âge du jeune étranger au prisme des tests osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (2), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.202.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'avocat(e) et la frontière : s'opposer par le droit au pouvoir discrétionnaire de l'État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090887v1</w:t>
-              </w:r>
-[...323 lines deleted...]
-                <w:t xml:space="preserve">halshs-03090899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désobéir en faveur des migrants</w:t>
               </w:r>
@@ -1889,321 +1889,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03017337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine et le genre. Les discriminations dans le bâtiment et dans l'aide à domicile</w:t>
+                <w:t xml:space="preserve">Le pouvoir de la catégorie. Les politiques publiques et l'insertion professionnelle des immigrés en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.35-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1292, pp.70-81</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1292, pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir de la catégorie. Les politiques publiques et l'insertion professionnelle des immigrés en France et en Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03017245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de la catégorie. Les politiques publiques et l’insertion professionnelle des immigrés en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (2), pp.35-55</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.5429⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01216655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’origine et le genre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine et le genre. Les discriminations dans le bâtiment et dans l'aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1292, pp.70-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1292, pp.70-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03017245v1</w:t>
+                <w:t xml:space="preserve">halshs-00659234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Chantier interdit au public. Enquête parmi les travailleurs du bâtiment&amp;quot; de Nicolas Jounin (La Découverte, coll. &amp;quot;Textes à l'appui / enquêtes de terrain&amp;quot;, 2008)</w:t>
               </w:r>
@@ -3451,50 +3451,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baiona, ¿una ciudad santuario? La acogida de migrantes en el País Vasco Norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Lendaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sommer-Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant Editorial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EL TRÁNSITO DE PERSONAS MIGRANTES DESDE LA PERSPECTIVA DE LOS DERECHOS Y LA ACOGIDA DIGNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-328, 2022, 9788411132251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03896483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legal Consciousness and Agency of Unaccompanied Migrant Children on the Move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Lendaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3503,143 +3589,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Child-centred Approaches to Migrant Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2022, 9780197654750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510965v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03896483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’engagement ethnographique : ce que la posture anarchiste fait à une enquête sur la désobéissance (et vice-versa)</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2474736X.2025.2575209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bracq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642231182891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maduraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sommer-Houdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.21541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-pouvoir-discretionnaire-en-pratiques/9782275161525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/60554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197654750.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solidarity Watch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rannoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lende.2019.01.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05039-9_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2474736X.2025.2575209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bracq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642231182891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mavrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.interviews.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maduraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.107.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sommer-Houdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-003004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.369" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.21541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5429" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-pouvoir-discretionnaire-en-pratiques/9782275161525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05425666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/60554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197654750.013.23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solidarity Watch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rannoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03470758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.lende.2019.01.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03469249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05039-9_16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>