--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -169,428 +169,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross on the gorge: a sacralization of the landscape in thirteenth-century Armenia?</w:t>
+                <w:t xml:space="preserve">Surb Astvatsatsin in Yeghipatrush: the architectural and decorative elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spaces, Landscapes and Social Lives of the Cross in Medieval Armenia and Georgia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Fribourg, Nov 2023, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop on Armenian Medieval Sculpture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Yerevan (online), Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090596v1</w:t>
+                <w:t xml:space="preserve">hal-05090603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surb Astvatsatsin in Yeghipatrush: the architectural and decorative elements</w:t>
+                <w:t xml:space="preserve">The Epitome of Perfection. How a 13th-century liege family came to build the “perfect establishment”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Armenian Medieval Sculpture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Yerevan (online), Armenia</w:t>
+              <w:t xml:space="preserve">From Name to Space, and to Myth Toponyms, Topographies, Representations, and How Places Become Mythical in the Pre-Modern Mediterranean Space and Beyond (7th–14th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lausanne, Nov 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090603v1</w:t>
+                <w:t xml:space="preserve">hal-05090587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epitome of Perfection. How a 13th-century liege family came to build the “perfect establishment”</w:t>
+                <w:t xml:space="preserve">The cross on the gorge: a sacralization of the landscape in thirteenth-century Armenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Name to Space, and to Myth Toponyms, Topographies, Representations, and How Places Become Mythical in the Pre-Modern Mediterranean Space and Beyond (7th–14th centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lausanne, Nov 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Spaces, Landscapes and Social Lives of the Cross in Medieval Armenia and Georgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Fribourg, Nov 2023, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090587v1</w:t>
+                <w:t xml:space="preserve">hal-05090596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note di Viaggio: Armenia as perceived by Western travellers of the 19th century</w:t>
+                <w:t xml:space="preserve">Making the present past: the 19th century travel accounts of Ravenna (1814–1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Campini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-Constructing Late Antique Armenia (2nd–8th Centuries CE): Historiography, Material Culture, and Immaterial Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University, Feb 2022, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">9. Byzantologický den</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slovanský ústav AV ČR, May 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090566v1</w:t>
+                <w:t xml:space="preserve">hal-05090577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the present past: the 19th century travel accounts of Ravenna (1814–1914)</w:t>
+                <w:t xml:space="preserve">Note di Viaggio: Armenia as perceived by Western travellers of the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Campini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Byzantologický den</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Slovanský ústav AV ČR, May 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Re-Constructing Late Antique Armenia (2nd–8th Centuries CE): Historiography, Material Culture, and Immaterial Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University, Feb 2022, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090577v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalizing the East : the Italian gaze on the art of the Caucasus between 1841 and the Fascist Ventennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Campini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Byzantologický den</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univerzita Palackého, Oct 2021, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -660,51 +660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Myth of Ravenna in the 19th century : Imagining a late-antique city between the Vienna Congress and the Great War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Campini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viella. 2023, Ravenna; Historiography; 19th century; Late Antiquity; Early Christian Monuments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -767,51 +767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Město v zajetí emocí. Ravenna očima cestovatelů devatenáctého století (The City as an Emotional Space. Ravenna through the eyes of nineteenth-century travelers).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Moraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Campini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emoce v obraze od středověku po současnost. Seminář dějin umění k poctě Ladislava Kesnera (Emotions in Image from the Middle Ages to the Present). 1st ed. Brno: koedice Masarykova univerzita / Books &amp; Pipes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-79, 2021, 978-80-210-9824-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1005,51 +1005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Moraschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Campini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Moraschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Campini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>