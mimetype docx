--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -167,8211 +167,8163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le visiteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30</w:t>
+              <w:t xml:space="preserve">, 2025, 30, pp. 139-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003599v1</w:t>
+                <w:t xml:space="preserve">hal-05343903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance objectivée de soi, récit d’expérience de La Saracena de Luigi Moretti</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Un atlante di Immaginarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - Magazine about Architecture, Design and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Edition « Immaginarii », p. 2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra misura architettonica e latitudine ambientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palladio. Rivista di storia dell'architettura e del restauro </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69, pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes du regard. Le paysage urbain entre représentation et projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Unità della creazione fra le pagine della rivista Aujourd’hui: art et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sintesi astratta. Espansioni e risonanze dell’arte astratta in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitare alla corte dell’Inglese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.18-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Barocco alla luce del Taccuino. Una traiettoria intellettuale costruita a posteriori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AR Magazine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125-126, pp.220-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04100731v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto /Movement and perception. The representation of the urbain landscape as project driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+                <w:t xml:space="preserve">Lisbonne et Paris. Monologues intérieurs sur la transfiguration de lieux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi », </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
+              <w:t xml:space="preserve">, 2021, pp.222-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100308v1</w:t>
+                <w:t xml:space="preserve">hal-04100749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appunti per una Storia dell’architettura domestica post-covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idealità e progetto. Ripartire dall’esattezza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ArK. Rivista di architettura e paesaggio </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tectonique à l’architecture paramétrique. Les multiples théories de Luigi Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l'interaction entre l'architecture et les arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces, Journal d'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architettura-scultura a partire dalla scienza. In memoria di Peppo Brivio (1923-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi : rivista svizzera di architettura, ingegneria e urbanistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison escalier de Vittoriano Viganò pour André Bloc, Portese del Garda (1953-1958) : de l’instabilité perceptive à la “fonction oblique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FabricA. Travaux d’histoire culturelle et sociale de l’architecture et de ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.125-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A l’origine de l’émotion architecturale”. Les structures baroques de Luigi Moretti 1907-1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FabricA. Travaux d’histoire culturelle et sociale de l’architecture et de ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.151-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architect Luigi Moretti Architect. From Rationalism to Informalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kwartalnik Architektury i Urbanistyki. Teoria i Historia/The Architectural and Town Planning Quarterly, Warsaw</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, LVII (2), pp.3-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalle case albergo al “palazzo volante”. Una promenade fra tensioni spaziali e percettive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi : rivista svizzera di architettura, ingegneria e urbanistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.24-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il fondo Pietro Aschieri dell’Accademia Nazionale di San Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderno - Official journal of the Associazione Nazionale Archivi Architettura Contemporanea (AAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legge campana per combattere l’inquinamento luminoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanistica Informazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 189, pp.78-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahrnehmungsdichte und Erlebnisvielfalt. Das organische Spätwerk von Luigi Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Werk, Bauen+Wohnen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets des édifices pour la jeunesse promus par le Regime. Configurations urbaines et identités spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spazio e identità dell’italianità nei periodi di transizione: 1796-1943</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Jun 2024, Balerna, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04128201v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Strutture e sequenze di spazi” negli edifici destinati all’educazione della gioventù durante il Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identità plurali e alterità spaziali dell’italianità 1796-1943: territori, città, architetture, musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Sep 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance objectivée de soi, récit d’expérience de La Saracena de Luigi Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karim Basbous, May 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stato dell’arte e ipotesi per un parallelo fra Francia e Italia. Primo bilancio e prospettive future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Malservisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identità plurali e alterità spaziali dell’italianità 1796-1943: territori, città, architetture, musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Mar 2024, Venice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratica dell’astrazione in alcuni interni di Marco Zanuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spazi astratti. Architettura e arti a Milano 1945-1979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Letizia Tedeschi, Stefano Setti, Annalisa Viati Navone, Jun 2023, Balerna, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrage scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gares, bâtiments et infrastructures ferroviaires entre modernité(s) et identité(s) territoriale(s) en France et Italie : 1918 – 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karen Bowie, Franca Malservisi, Annalisa Viati Navone, Nov 2023, Paris et Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gares et infrastructures ferroviaires 1918-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Malservisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gares et infrastructures ferroviaires 1918-1945, modèles et pratiques en circulation entre France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karen Bowie; Annalisa Viati-Navone; Franca Malservisi, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la villa blanche réapparaît en rose. Un casse-tête pour les historiens et les architectes du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la villa blanche réapparaît en rose. Un casse-tête pour les historiens et les architectes du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa Versailles et Université de Science et Technologie du Zhejiang, Dec 2023, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Minoletti e Marco Zanuso. Incontri nel giardino d’Arcadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV International Conference on Interiors and Exhibit Design 2023 – Crossroads | Incroci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’Architecture et Design du Politecnico di Torino, Sep 2023, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrage scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claustrophilie. Les univers de la claustration, entre désirs et transgressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexis Markovics, Charlotte Poupon, Annalisa Viati Navone, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion d’Espace dans l’histoire de l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPAZIDENTITÀ. Spazialità materiale e immateriale dell’italianità dalla Repubblica Cisalpina al Fascismo: territori, città, architetture, musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Maria Beatrice Failla, Adrian Almoguera, Mar 2022, Videoconférence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur le rapport entre Histoire et Sauvegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture à risque en Italie et en France. Protection, conservation et transformation / Architettura a rischio in Italia e Francia. Tutela, conservazione e trasformazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federica Ribera, Dec 2021, Salerno (Italy), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une nouvelle approche des espaces intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intérieurs aujourd’hui. Méthodes de production et d’analyse interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone, Oct 2021, Versailles et Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrage scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement et perception. La représentation du paysage urbain comme moteur du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Linda Falcidieno, Gabriele Pierluisi, Jun 2021, Videoconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“À la recherche d’une intégration des arts”. André Bloc e la rivista “Aujourd’hui Art et architecture” (1955-1967)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sintesi Astratta. Espansioni e risonanze dell’arte astratta in Italia, 1930-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristina Casero, Elena Di Raddo, Kevin Mcmanus, Stefano Setti, Francesco Tedeschi, Oct 2021, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’unité d’urgence à la villa au bord de la mer. La destruction imaginée par Marco Zanuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture de la catastrophe : lieux et rituels de l’utopie et de la dystopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Amaldi, Jean-Pierre Chupin, Carmen Cucuzzella, May 2019, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La rivoluzione nell’impianto della casa”. Un approccio genetico ai progetti di abitazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marco Zanuso architettura e design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luciano Crespi, Letizia Tedeschi, Annalisa Viati Navone, Feb 2018, Milan (Italie) Politecnico, Leonardo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrage scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arti e architettura. Il contributo di André Bloc 1950-1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Faccio, Francesco Guerra, Annalisa Viati Navone, May 2018, Venice: IUAV, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives de guerre. Recherche opérationnelle et architecture paramétrique chez Luigi Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives de guerre. Recherche opérationnelle et architecture paramétrique chez Luigi Moretti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Amaldi, Jean-Pierre Chupin, Carmen Cucuzzella, Oct 2018, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Esperimenti di sintesi delle arti”. Analogie fra MAC et Espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthèse des arts et unité de création. Vies d’André Bloc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Amaldi, Catherine Bruant, Annalisa Viati Navone, Nov 2016, Lugano, Switzerland, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interazioni fra Bloc e Viganò. L’eredità della Casa La Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinerari nell’architettura di Vittoriano Viganò</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guya Bertelli, Andrea Gritti, Gabriele Pasqui, Alessandro Rocca, Ilaria Valente, May 2016, Gardone Riviera, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1954 : La “Casa sperimentale B24”. La maison comme habitacle de vies nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des expositions dans la mise en place d’un discours sur l’habitation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Debarre, Alessandro De Magistris, Fredle Floré, Catherine Maumi, Jean-Louis Violeau, May 2016, Paris Ensa Malaquais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un appartement des sens et une maison des plaisirs par Giulio Minoletti</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spazi astratti. Una chiave di lettura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spazi astratti. Interferenze fra architettura e arti a Milano 1945-1970, sous la direction de Letizia Tedeschi, Stefano Setti, Annalisa Viati Navone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-15, 2024, 978-88-928-2460-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. De nouveaux regards pour renouveler le paysage urbain à l’ère de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du LéaV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-9578793-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les raisons de la recherche sur les intérieurs aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Markovics</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Forino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, sous la direction de Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-77, 2024, 978-2-7574-3993-7</w:t>
+              <w:t xml:space="preserve">, pp.9-20, 2024, 978-2-7574-3993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un appartement des sens et une maison des plaisirs par Giulio Minoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, sous la direction de Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-77, 2024, 978-2-7574-3993-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’ameublement c’est d’abord de l’architecture ». Luigi Caccia Dominioni, l’Appartement des quatre cheminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, sous la direction de Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.99-121, 2024, 978-2-7574-3993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Spazi astratti. Una chiave di lettura</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratica dell’astrazione e dello straniamento in alcuni interni di Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spazi astratti. Interferenze fra architettura e arti a Milano 1945-1970, sous la direction de Letizia Tedeschi, Stefano Setti, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.8-15, 2024, 978-88-928-2460-7</w:t>
+              <w:t xml:space="preserve">, p. 168-183, 2024, 978-88-928-2460-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...188 lines deleted...]
-                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monologues intérieurs sur la transfiguration de lieux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du LéaV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-2-9578793-2-8</w:t>
+              <w:t xml:space="preserve">, p. 141-158, 2024, 978-2-9578793-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’essence de l’architecture ? Une vie de recherche pour réconcilier théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de la Villette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti. Structure et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-33, 2024, textes fondamentaux, 978-2-37556-049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La messa in scena della domesticità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Graf, Britta Buzzi-Huppert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetto Peppo Brivio. Casa Valleggione, 1965-1969</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mendrisio Academy Press, pp.9-13, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In breve spazio si concentra un mondo”. Luigi Moretti, le strutture barocche e l’“incantamento” / “Küçük Bir Alana Bir Dünya Sığar. Luigi Moretti, Barok Yapılar ve “Büyülenme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moira Valeri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storie di architetti italiani / İtalyan Mimarların Öyküleri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Istituto Italiano di Cultura, pp.186-201, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saggio critico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Beretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lisboa/Lisbona N 38° 42’ 10" O 9° 10’ 45" 3 m.s.m.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Spazio b5, 2023, 979-12-210-2454-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Zanuso insegnare il design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni di comunità, pp.61-66, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualche riflessione sul rapporto fra Storia e Restauro. Sintonie (in)augurali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federica Ribera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architettura a rischio. Tutela, Conservazione, Trasformazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, pp.129-153, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Caglioti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enciclopedia Treccani, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composizioni geometriche del proprio chez soi/Geometric Composition of Chez Soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiziana Lotti Tramezzani, Adriana Beretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetture minuscole/Minuscule Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione d’Arte Erich Lindenberg et Edizioni Casagrande, pp.34-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa del Cedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Biraghi, Adriana Granato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architettura di Milano. La città scritta dagli architetti dal dopoguerra a oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hoepli, pp.23-24, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La rivoluzione nell’impianto della casa». Un approccio genetico al progetto di due case in riva al mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luciano Crespi, Letizia Tedeschi, Annalisa Viati Navone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Zanuso Architettura e design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Officina Libraria, pp.53-78, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partiture per altri spazi/Scores for other space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiziana Lotti Tramezzani, Adriana Beretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adriana Beretta. Stanze e distanze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casagrande, pp.18-30, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una composizione di « forme così intellettualmente scandite ». L’architettura della colonia climatico-balneare a Formia come paradigma dei temi compositivi dell’anteguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.115-143, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[introduzione] Dentro il mestiere dell’architettura. Note sulle memorie di Giuseppe Davanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Davanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A margine del mestiere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Poligrafo, pp.7-13, 2017, 978-88-9387-010-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architettura come spettacolo. Attitudini progettuali di Giulio Minoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.17-45, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riflessi di « architettura concreta ». Le dimore di Minoletti dall’appartamento in via Gesù alla « villa sul tetto »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.531-569, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il confortevole e caldo arredatore di città nebbiose ». L’abitare fra il vivere e l’esporre : gli interni degli anni Trenta e Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 483-529, Silvana Editoriale, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Milan, du Movimento Arte Concreta au Mac-Espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’été 1954 à Biot, Architecture Formes Couleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catalogue de l’exposition éponyme au Musée National Fernand Léger, 18 juin-19 septembre 2016, édition Rmn-GP, pp.32-35, 2016, 978-2-7118-6350-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie complète de Bruno Reichlin 1969-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Opera Sovrana. Studi sull’architettura del XX secolo dedicati a Bruno Reichlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.561-571, 2014, 978-88-3662-7516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Minoletti e il suo tempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti architetto, urbanista e designer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.30-55, 2014, 978-88-36-62-8650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il profumo del passato è debolissimo in confronto alla forza viva del presente ». Cenni sulla vitalità dell’architettura di Giulio Minoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti architetto, urbanista e designer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.10-25, 2014, 978-88-36-62-8650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’edificio di Piazzale Istria di Giulio Minoletti. Un’analisi “intertestuale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Opera Sovrana. Studi sull’architettura del XX secolo dedicati a Bruno Reichlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.389-403, 2014, 978-88-3662-7516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduzione] Per « congetture e confutazioni ». Modi di una critica demistificante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reichlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla « soluzione elegante » all’ « edificio aperto ». Scritti intorno ad alcune opere di Le Corbusier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.9-19, 2013, 978-88-3662-6755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esibizione del corpo lungo i nuovi percorsi dell’architettura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leuschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figura umana. Normkonzepte der Menschendarstellung in der italienischen Kunst 1919-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Imhof Verlag, pp.161-175, 2012, 978-3-86568-777-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un nuovo linguaggio per il pensiero architettonico ». Ricerca operativa e architettura parametrica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luigi Moretti. Razionalismo e trasgressività fra barocco e informale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.14-39 / 42-49, 2010, 978-88-370-7575-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come un nuovo tempio&amp;quot;. Jia Ruskaja e Luigi Moretti nel progetto dell’Accademia di danza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luigi Moretti. Razionalismo e trasgressività fra barocco e informale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.279-293, 2010, 978-88-370-7575-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcune opere fra suggestioni barocche e informali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reichlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luigi Moretti. Razionalismo e trasgressività fra barocco e informale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electa, pp.261-277, 2010, 978-88-370-7575-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architetto e intellettuale: quarant’anni di professione, et I progetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Casciato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti architetto. Dal razionalismo all’informale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electa, pp.14-39 / 42-49, 2010, 978-88-370-7580-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Alcune opere fra suggestioni barocche e informali</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I porti della Campania. Ipotesi di sviluppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Reichlin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Domenico Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campania. Ambienti insediativi e sistemi locali di sviluppo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liguori, pp.13-23, 2005, 88-207-3376-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla sensibilizzazione all’azione: gli strumenti per raggiungere gli obiettivi di sostenibilità ambientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Domenico Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azioni ambientali partecipate nel Mezzogiorno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Massa, pp.50-63, 2004, ISBN 88-87835-49-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, direction d'ouvrage</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spazi astratti. Interferenze fra architettura e arti a Milano 1945-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electa. 2024, 978-88-928-2460-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Moretti, Structure et espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reichlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Villette. 2024, Textes fondamentaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Forino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Markovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imma Forino</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Beretta Lisboa/Lisbona N 38° 42’ 10&amp;quot; O 9° 10’ 45&amp;quot; 3 m.s.m. Géographies du souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Spazio 5b. Edizioni Spazio 5b, 2023, 979-12-210-2454-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies du souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2024, 978-2-7574-3993-7</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Spazio 5b, 32p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verso un’architettura concreta. Peppo Brivio Le prime opere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Sottoscala, 1er, 96 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zanuso Architettura e design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Electa. 2024, 978-88-928-2460-7</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luciano Crespi, Letizia Tedeschi, Annalisa Viati Navone. Officina Libraria, 304p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Villette. 2024, Textes fondamentaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, pp.746, 2017, 978-88-36-63-7126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Imma Forino</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Minoletti architetto, urbanista e designer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lefebvre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, Catalogue de l’exposition consacrée à Giulio Minoletti, Galleria de l’Accademia di architettura, pp.200, 2014, 978-88-36-62-8650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reichlin. Dalla « soluzione elegante » all’ « edificio aperto ». Scritti intorno ad alcune opere di Le Corbusier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, pp.432, 2013, 978-88-3662-6755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La Saracena” di Luigi Moretti tra suggestioni mediterranee, barocche e informali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, pp.321, 2012, 978-88-36-6229-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Moretti architetto. Dal razionalismo all’informale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Casciato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Markovics</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electa. Guide de l’exposition « Luigi Moretti architetto. Dal razionalismo all’informale », Rome, MAXXI 30 mai-28 novembre 2010, pp.63, 2010, 978-88-370-7580-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azioni ambientali partecipate nel Mezzogiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceso Domenico Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024</w:t>
+              <w:t xml:space="preserve">Massa, pp.176, 2004, ISBN 88-87835-49-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...731 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127919v1</w:t>
-              </w:r>
-[...1725 lines deleted...]
-                <w:t xml:space="preserve">hal-05004671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Moretti. Structure et espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immaginarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...60 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l’exposition Expériences de synthèses des arts. André Bloc et Gianni Monnet dans un parcours parmi les protagonistes de l’Art Concret au Studio Dabbeni</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">GUD - Magazine about Architecture, Design and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">289 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faces, Journal d’architecture, numéro monographique « Synthèse des arts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Amaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75, 64 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architettura di Luigi Moretti a Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Regione</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04128902v1</w:t>
+              <w:t xml:space="preserve">Archi : rivista svizzera di architettura, ingegneria e urbanistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.1422-5417, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et présentantion du texte de Marco Zanuso: La couleur dans le design industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La casetta delle oniriche tessiture geometriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8381,845 +8333,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Beretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIKART Dictionnaire sur l’art en Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Esperimenti di sintesi delle arti ». Analogie fra MAC et Espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GUD - Magazine about Architecture, Design and Cities</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Journal de l’exposition Expériences de synthèses des arts. André Bloc et Gianni Monnet dans un parcours parmi les protagonistes de l’Art Concret au Studio Dabbeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04101295v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
-[...206 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Senza negare il sogno »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archi : rivista svizzera di architettura, ingegneria e urbanistica</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04127982v1</w:t>
+              <w:t xml:space="preserve">La Regione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architettura allegoria della danza. Il progetto per la nuova sede dell’Accademia Nazionale di Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Bozzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luigi Moretti Architetto del Novecento, Gangemi, pp.383-392, 2011, 978-88-492-2200-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il moderno a Napoli. Casi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pratali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Bozzoni</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Luigi Moretti Architetto del Novecento, Gangemi, pp.383-392, 2011, 978-88-492-2200-5</w:t>
+                <w:t xml:space="preserve">Federica Rovello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Moderno tra Conservazione e trasformazione. Atti del Convegno Internazionale di Do.Co.Mo.Mo Italia, Editreg, pp.283-290, 2005, 88-88-018-53-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9366,51 +8976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reichlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovics" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Forino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Beretta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Loi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Davanzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leuschner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Casciato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Tedeschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Domenico Moccia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Coppola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Setti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Crespi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceso Domenico Moccia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Malservisi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bowie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Amaldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caruso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casiraghi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bozzoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fonti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Muntoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pratali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rovello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reichlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Malservisi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bowie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovics" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Forino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Loi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Davanzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leuschner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Tedeschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Casciato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Domenico Moccia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Coppola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Setti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Crespi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceso Domenico Moccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Amaldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caruso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casiraghi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bozzoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fonti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Muntoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pratali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rovello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>