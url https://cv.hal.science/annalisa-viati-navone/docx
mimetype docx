--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -291,726 +291,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abitare alla corte dell’Inglese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes du regard. Le paysage urbain entre représentation et projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tra misura architettonica e latitudine ambientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palladio. Rivista di storia dell'architettura e del restauro </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69, pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Unità della creazione fra le pagine della rivista Aujourd’hui: art et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sintesi astratta. Espansioni e risonanze dell’arte astratta in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Abitare alla corte dell’Inglese</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idealità e progetto. Ripartire dall’esattezza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ArK. Rivista di architettura e paesaggio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Barocco alla luce del Taccuino. Una traiettoria intellettuale costruita a posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AR Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125-126, pp.220-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movimento e percezione. La rappresentazione del paesaggio urbano come motore del progetto /Movement and perception. The representation of the urbain landscape as project driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Linda Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bistagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.3-10/11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbonne et Paris. Monologues intérieurs sur la transfiguration de lieux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.222-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appunti per una Storia dell’architettura domestica post-covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.18-25</w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100737v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04100732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tectonique à l’architecture paramétrique. Les multiples théories de Luigi Moretti</w:t>
               </w:r>
@@ -1670,1633 +1670,2847 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Werk, Bauen+Wohnen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Forino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spazi astratti. Interferenze fra architettura e arti a Milano 1945-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electa. 2024, 978-88-928-2460-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Moretti, Structure et espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reichlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Villette. 2024, Textes fondamentaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Beretta Lisboa/Lisbona N 38° 42’ 10&amp;quot; O 9° 10’ 45&amp;quot; 3 m.s.m. Géographies du souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Spazio 5b. Edizioni Spazio 5b, 2023, 979-12-210-2454-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies du souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Spazio 5b, 32p, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verso un’architettura concreta. Peppo Brivio Le prime opere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Sottoscala, 1er, 96 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zanuso Architettura e design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luciano Crespi, Letizia Tedeschi, Annalisa Viati Navone. Officina Libraria, 304p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, pp.746, 2017, 978-88-36-63-7126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Minoletti architetto, urbanista e designer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, Catalogue de l’exposition consacrée à Giulio Minoletti, Galleria de l’Accademia di architettura, pp.200, 2014, 978-88-36-62-8650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reichlin. Dalla « soluzione elegante » all’ « edificio aperto ». Scritti intorno ad alcune opere di Le Corbusier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, pp.432, 2013, 978-88-3662-6755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La Saracena” di Luigi Moretti tra suggestioni mediterranee, barocche e informali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. Silvana Editoriale, pp.321, 2012, 978-88-36-6229-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Moretti architetto. Dal razionalismo all’informale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Casciato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electa. Guide de l’exposition « Luigi Moretti architetto. Dal razionalismo all’informale », Rome, MAXXI 30 mai-28 novembre 2010, pp.63, 2010, 978-88-370-7580-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azioni ambientali partecipate nel Mezzogiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceso Domenico Moccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massa, pp.176, 2004, ISBN 88-87835-49-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et présentantion du texte de Marco Zanuso: La couleur dans le design industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La casetta delle oniriche tessiture geometriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stato dell’arte e ipotesi per un parallelo fra Francia e Italia. Primo bilancio e prospettive future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Malservisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identità plurali e alterità spaziali dell’italianità 1796-1943: territori, città, architetture, musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Mar 2024, Venice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets des édifices pour la jeunesse promus par le Regime. Configurations urbaines et identités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spazio e identità dell’italianità nei periodi di transizione: 1796-1943</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Jun 2024, Balerna, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Strutture e sequenze di spazi” negli edifici destinati all’educazione della gioventù durante il Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identità plurali e alterità spaziali dell’italianità 1796-1943: territori, città, architetture, musei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance objectivée de soi, récit d’expérience de La Saracena de Luigi Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intérieurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karim Basbous, May 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratica dell’astrazione in alcuni interni di Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spazi astratti. Architettura e arti a Milano 1945-1979</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letizia Tedeschi, Stefano Setti, Annalisa Viati Navone, Jun 2023, Balerna, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gares, bâtiments et infrastructures ferroviaires entre modernité(s) et identité(s) territoriale(s) en France et Italie : 1918 – 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karen Bowie, Franca Malservisi, Annalisa Viati Navone, Nov 2023, Paris et Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gares et infrastructures ferroviaires 1918-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Malservisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gares et infrastructures ferroviaires 1918-1945, modèles et pratiques en circulation entre France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karen Bowie; Annalisa Viati-Navone; Franca Malservisi, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la villa blanche réapparaît en rose. Un casse-tête pour les historiens et les architectes du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la villa blanche réapparaît en rose. Un casse-tête pour les historiens et les architectes du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa Versailles et Université de Science et Technologie du Zhejiang, Dec 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Minoletti e Marco Zanuso. Incontri nel giardino d’Arcadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference on Interiors and Exhibit Design 2023 – Crossroads | Incroci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d’Architecture et Design du Politecnico di Torino, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion d’Espace dans l’histoire de l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPAZIDENTITÀ. Spazialità materiale e immateriale dell’italianità dalla Repubblica Cisalpina al Fascismo: territori, città, architetture, musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Brice, Letizia Tedeschi, Maria Beatrice Failla, Adrian Almoguera, Mar 2022, Videoconférence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claustrophilie. Les univers de la claustration, entre désirs et transgressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexis Markovics, Charlotte Poupon, Annalisa Viati Navone, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le rapport entre Histoire et Sauvegarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture à risque en Italie et en France. Protection, conservation et transformation / Architettura a rischio in Italia e Francia. Tutela, conservazione e trasformazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federica Ribera, Dec 2021, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle approche des espaces intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Méthodes de production et d’analyse interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone, Oct 2021, Versailles et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement et perception. La représentation du paysage urbain comme moteur du projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Linda Falcidieno, Gabriele Pierluisi, Jun 2021, Videoconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“À la recherche d’une intégration des arts”. André Bloc e la rivista “Aujourd’hui Art et architecture” (1955-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sintesi Astratta. Espansioni e risonanze dell’arte astratta in Italia, 1930-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cristina Casero, Elena Di Raddo, Kevin Mcmanus, Stefano Setti, Francesco Tedeschi, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’unité d’urgence à la villa au bord de la mer. La destruction imaginée par Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture de la catastrophe : lieux et rituels de l’utopie et de la dystopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Amaldi, Jean-Pierre Chupin, Carmen Cucuzzella, May 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La rivoluzione nell’impianto della casa”. Un approccio genetico ai progetti di abitazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Zanuso architettura e design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luciano Crespi, Letizia Tedeschi, Annalisa Viati Navone, Feb 2018, Milan (Italie) Politecnico, Leonardo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arti e architettura. Il contributo di André Bloc 1950-1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Faccio, Francesco Guerra, Annalisa Viati Navone, May 2018, Venice: IUAV, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de guerre. Recherche opérationnelle et architecture paramétrique chez Luigi Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives de guerre. Recherche opérationnelle et architecture paramétrique chez Luigi Moretti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Amaldi, Jean-Pierre Chupin, Carmen Cucuzzella, Oct 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interazioni fra Bloc e Viganò. L’eredità della Casa La Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinerari nell’architettura di Vittoriano Viganò</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guya Bertelli, Andrea Gritti, Gabriele Pasqui, Alessandro Rocca, Ilaria Valente, May 2016, Gardone Riviera, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Esperimenti di sintesi delle arti”. Analogie fra MAC et Espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse des arts et unité de création. Vies d’André Bloc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Amaldi, Catherine Bruant, Annalisa Viati Navone, Nov 2016, Lugano, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1954 : La “Casa sperimentale B24”. La maison comme habitacle de vies nomades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des expositions dans la mise en place d’un discours sur l’habitation au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Debarre, Alessandro De Magistris, Fredle Floré, Catherine Maumi, Jean-Louis Violeau, May 2016, Paris Ensa Malaquais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3306,124 +4520,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spazi astratti. Una chiave di lettura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spazi astratti. Interferenze fra architettura e arti a Milano 1945-1970, sous la direction de Letizia Tedeschi, Stefano Setti, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8-15, 2024, 978-88-928-2460-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. De nouveaux regards pour renouveler le paysage urbain à l’ère de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3469,2250 +4683,2250 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du LéaV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-9578793-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les raisons de la recherche sur les intérieurs aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Markovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Forino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, sous la direction de Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-20, 2024, 978-2-7574-3993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alexis Markovics</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’ameublement c’est d’abord de l’architecture ». Luigi Caccia Dominioni, l’Appartement des quatre cheminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, sous la direction de Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-77, 2024, 978-2-7574-3993-7</w:t>
+              <w:t xml:space="preserve">, pp.99-121, 2024, 978-2-7574-3993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un appartement des sens et une maison des plaisirs par Giulio Minoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages, sous la direction de Imma Forino, Anne Lefebvre, Alexis Markovics, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-121, 2024, 978-2-7574-3993-7</w:t>
+              <w:t xml:space="preserve">, pp.53-77, 2024, 978-2-7574-3993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratica dell’astrazione e dello straniamento in alcuni interni di Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spazi astratti. Interferenze fra architettura e arti a Milano 1945-1970, sous la direction de Letizia Tedeschi, Stefano Setti, Annalisa Viati Navone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 168-183, 2024, 978-88-928-2460-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monologues intérieurs sur la transfiguration de lieux urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du LéaV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 141-158, 2024, 978-2-9578793-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’essence de l’architecture ? Une vie de recherche pour réconcilier théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de la Villette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti. Structure et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-33, 2024, textes fondamentaux, 978-2-37556-049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La messa in scena della domesticità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Graf, Britta Buzzi-Huppert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetto Peppo Brivio. Casa Valleggione, 1965-1969</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mendrisio Academy Press, pp.9-13, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In breve spazio si concentra un mondo”. Luigi Moretti, le strutture barocche e l’“incantamento” / “Küçük Bir Alana Bir Dünya Sığar. Luigi Moretti, Barok Yapılar ve “Büyülenme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moira Valeri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storie di architetti italiani / İtalyan Mimarların Öyküleri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Istituto Italiano di Cultura, pp.186-201, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saggio critico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Beretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lisboa/Lisbona N 38° 42’ 10" O 9° 10’ 45" 3 m.s.m.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Spazio b5, 2023, 979-12-210-2454-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualche riflessione sul rapporto fra Storia e Restauro. Sintonie (in)augurali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federica Ribera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architettura a rischio. Tutela, Conservazione, Trasformazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.129-153, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Zanuso insegnare il design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni di comunità, pp.61-66, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Federica Ribera. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa del Cedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Biraghi, Adriana Granato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architettura a rischio. Tutela, Conservazione, Trasformazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aracne, pp.129-153, 2022</w:t>
+              <w:t xml:space="preserve">L’architettura di Milano. La città scritta dagli architetti dal dopoguerra a oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hoepli, pp.23-24, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zanuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Caglioti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enciclopedia Treccani, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composizioni geometriche del proprio chez soi/Geometric Composition of Chez Soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiziana Lotti Tramezzani, Adriana Beretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetture minuscole/Minuscule Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione d’Arte Erich Lindenberg et Edizioni Casagrande, pp.34-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La rivoluzione nell’impianto della casa». Un approccio genetico al progetto di due case in riva al mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luciano Crespi, Letizia Tedeschi, Annalisa Viati Navone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Zanuso Architettura e design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Officina Libraria, pp.53-78, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partiture per altri spazi/Scores for other space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiziana Lotti Tramezzani, Adriana Beretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adriana Beretta. Stanze e distanze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casagrande, pp.18-30, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Una composizione di « forme così intellettualmente scandite ». L’architettura della colonia climatico-balneare a Formia come paradigma dei temi compositivi dell’anteguerra</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[introduzione] Dentro il mestiere dell’architettura. Note sulle memorie di Giuseppe Davanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Davanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A margine del mestiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Poligrafo, pp.7-13, 2017, 978-88-9387-010-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architettura come spettacolo. Attitudini progettuali di Giulio Minoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.115-143, 2017, 978-88-36-6371-26</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.17-45, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[introduzione] Dentro il mestiere dell’architettura. Note sulle memorie di Giuseppe Davanzo</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una composizione di « forme così intellettualmente scandite ». L’architettura della colonia climatico-balneare a Formia come paradigma dei temi compositivi dell’anteguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.17-45, 2017, 978-88-36-6371-26</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.115-143, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riflessi di « architettura concreta ». Le dimore di Minoletti dall’appartamento in via Gesù alla « villa sul tetto »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.531-569, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il confortevole e caldo arredatore di città nebbiose ». L’abitare fra il vivere e l’esporre : gli interni degli anni Trenta e Quaranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti (1910-1981). Lo spettacolo dell’architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 483-529, Silvana Editoriale, 2017, 978-88-36-6371-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Milan, du Movimento Arte Concreta au Mac-Espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’été 1954 à Biot, Architecture Formes Couleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catalogue de l’exposition éponyme au Musée National Fernand Léger, 18 juin-19 septembre 2016, édition Rmn-GP, pp.32-35, 2016, 978-2-7118-6350-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie complète de Bruno Reichlin 1969-2013</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’edificio di Piazzale Istria di Giulio Minoletti. Un’analisi “intertestuale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Opera Sovrana. Studi sull’architettura del XX secolo dedicati a Bruno Reichlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.561-571, 2014, 978-88-3662-7516</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.389-403, 2014, 978-88-3662-7516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Minoletti e il suo tempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti architetto, urbanista e designer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.30-55, 2014, 978-88-36-62-8650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie complète de Bruno Reichlin 1969-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Opera Sovrana. Studi sull’architettura del XX secolo dedicati a Bruno Reichlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.561-571, 2014, 978-88-3662-7516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il profumo del passato è debolissimo in confronto alla forza viva del presente ». Cenni sulla vitalità dell’architettura di Giulio Minoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giulio Minoletti architetto, urbanista e designer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.10-25, 2014, 978-88-36-62-8650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduzione] Per « congetture e confutazioni ». Modi di una critica demistificante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5732,1816 +6946,771 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mendrisio Academy Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla « soluzione elegante » all’ « edificio aperto ». Scritti intorno ad alcune opere di Le Corbusier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.9-19, 2013, 978-88-3662-6755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esibizione del corpo lungo i nuovi percorsi dell’architettura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leuschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figura umana. Normkonzepte der Menschendarstellung in der italienischen Kunst 1919-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Imhof Verlag, pp.161-175, 2012, 978-3-86568-777-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un nuovo linguaggio per il pensiero architettonico ». Ricerca operativa e architettura parametrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti. Razionalismo e trasgressività fra barocco e informale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electa, pp.14-39 / 42-49, 2010, 978-88-370-7575-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come un nuovo tempio&amp;quot;. Jia Ruskaja e Luigi Moretti nel progetto dell’Accademia di danza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti. Razionalismo e trasgressività fra barocco e informale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electa, pp.279-293, 2010, 978-88-370-7575-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcune opere fra suggestioni barocche e informali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti. Razionalismo e trasgressività fra barocco e informale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electa, pp.261-277, 2010, 978-88-370-7575-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architetto e intellettuale: quarant’anni di professione, et I progetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Casciato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Moretti architetto. Dal razionalismo all’informale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electa, pp.14-39 / 42-49, 2010, 978-88-370-7580-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I porti della Campania. Ipotesi di sviluppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Domenico Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campania. Ambienti insediativi e sistemi locali di sviluppo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liguori, pp.13-23, 2005, 88-207-3376-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla sensibilizzazione all’azione: gli strumenti per raggiungere gli obiettivi di sostenibilità ambientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Domenico Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azioni ambientali partecipate nel Mezzogiorno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Massa, pp.50-63, 2004, ISBN 88-87835-49-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128736v1</w:t>
-              </w:r>
-[...1043 lines deleted...]
-                <w:t xml:space="preserve">hal-04127919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Moretti. Structure et espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7551,51 +7720,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards, Mouvement et perception. Paysages urbains en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7630,73 +7799,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaginarii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7738,73 +7907,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUD - Magazine about Architecture, Design and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Figurazioni »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7839,73 +8008,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">289 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUD - magazine about Architecture, Design and Cities, special Edition « Sguardi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Bistagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7940,396 +8109,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faces, Journal d’architecture, numéro monographique « Synthèse des arts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Amaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">75, 64 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architettura di Luigi Moretti a Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Viati Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archi : rivista svizzera di architettura, ingegneria e urbanistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.1422-5417, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127982v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-04101279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8976,51 +8976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reichlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Malservisi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bowie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovics" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Forino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Loi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sumi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Davanzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leuschner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Tedeschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Casciato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Domenico Moccia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Coppola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Setti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Crespi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceso Domenico Moccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Amaldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caruso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casiraghi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bozzoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fonti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Muntoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pratali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rovello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343903v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Viati Navone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bistagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Linda Falcidieno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reichlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Forino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovics" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Tedeschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Setti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Beretta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Crespi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Loi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Casciato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceso Domenico Moccia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Malservisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bowie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Davanzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leuschner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Domenico Moccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Coppola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128736v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Amaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caruso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casiraghi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bozzoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fonti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Muntoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pratali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rovello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>