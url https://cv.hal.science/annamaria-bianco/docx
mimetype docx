--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -141,1472 +141,1837 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary Arabic Literature and Migration</w:t>
+                <w:t xml:space="preserve">Miloud Gharrafi, Martina Censi (dir.), Poétiques du récit migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1353, pp.236-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/161gv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Publishing Outside of the Arabic-Speaking Area: The Case of Dār al-Mutawassiṭ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour au « pays sans pluie » : la nation au prisme de l’exil dans le roman Ḥaythu lā tasquṭ al-amṭār d’Amjad Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (1/2025), pp.143-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bip⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécrire le «mythe» de la migration: Taytānīkāt afrīqiyya, une épopée post-nomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Sibilio</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...121 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In verbis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fuori Collana (Ottobre 2023)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">hal-03518260v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au crépuscule de l’humanité - incommunicabilité, hospitalité et violence dans Courrier de nuit de Hoda Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali di Ca' Foscari. Serie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (1), pp.231-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/AnnOr/2385-3042/2022/01/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature arabe à l’ère de la crise migratoire : vers une esthétique de la &amp;quot;réfugiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 54 (Avril-Juin 2022), p. 80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saʿd Allāh Wannūs. Martina Censi (cura e traduzione di). Rituali di segni e metamorfosi. Ṭuqūs al-išārāt wa-l-taḥawwulāt. Venezia: Edizioni Ca’ Foscari, 2020. 309 pp. ISBN 97888-6969-476-9, ISBN (e-book): 978-88-6969-475-2. Open access.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maydan: rivista sui mondi arabi, semitici e islamici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.209-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jacquemond; Frédéric Lagrange (éds.), Culture pop en Égypte. Entre mainstream commercial et contestation, Riveneuve, Paris 2020, pp. 458.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rivista di Arablit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.127-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au même goût de sel. La crise migratoire racontée par Larbi Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (Fiction et art au secours du réel : l’engagement des artistes pour une société inclusive et égalitaire), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13793-1.p.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La letteratura giordana contemporanea fra innovazione e tradizione: Amǧad Nāṣir e i suoi deserti urbani di poesia STUDI MAGREBINI, Nuova Serie, Volume XVI, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Magrebini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Arab Publishing Outside of the Arabic-Speaking Area: The Case of Dār al-Mutawassiṭ</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nella casa di Anne Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Arabic Literature and Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sibilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baian Rayhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury. I.B. Tauris, 2026, 9780755652549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts du spectacle et diasporas. Créations, circulations et identités en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Makach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FITUA; Faculté des Lettres et des Sciences Humaines, Université Ibn Zohr, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et traduction - Regards sur un croisement fécond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cermakian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 658, 2025, 978-2-406-17814-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maydan: rivista sui mondi arabi semitici e islamici 1, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y-Saidnaya (Wāy-Ṣaydnāyā)&amp;quot;, scritto e diretto da Ramzi Choukair (2020) in ESISTENZE: Voci delle drammaturgie arabe tra diaspora e rivoluzione, a cura di Monica Ruocco, Napoli, Unior Press, 2021, pp. 135-163 disponibile in open access al link: http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/252</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés dans la littérature arabe contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...634 lines deleted...]
-                <w:t xml:space="preserve">hal-02535526v1</w:t>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Eldorado au Milagro :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Denooz, L. et Schreiber-Di Cesare, C. (éd.), Exil et migration au féminin depuis et vers l’Espagne: 20e-21e siècles. Nancy (France): Éditions de l’Université de Lorraine (Mondes hispanophones).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782384512072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Palestinian Refugee Camp as a Marginal Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIANCO Annamaria, Baian RAYHANOVA et Simone SIBILIO (dir.), Contemporary Arabic Literature and Migration: New Poetics and Perspectives, Londres, I. B. Tauris ‒ Bloomsbury, p. 121-132.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir les écrivains arabes exilés en Europe. Les formes et les paradoxes d’une hospitalité littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annamaria Bianco; Stéphane Cermakian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et traduction. Regards sur un croisement fécond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 658, Classiques Garnier, pp.119-154, 2025, Rencontres, 978-2-406-17814-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17816-3.p.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Quest of the Virtuous City: Coexistence and In-/Hospitality in Ali Bader's ʿĀzif al-ġuyūm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernanda Fischione; Arturo Monaco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Be Like Adam's Son: Theorising, Writing and Practising Peace in the Arab Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equinox Publishing Ltd.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Religions and Peace Studies, 9781800503861(eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Refugee as a “Russian Doll”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives of Dislocation in the Arab World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.101-119, 2023, 9781003301776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003301776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,1064 +1981,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils croisés : mémoire paternelle et filiation diasporique dans Je me souviens de Falloujah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Francophonies Arabes : identités échanges et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Senghor (Egypte); Francophonea, Oct 2025, Alexandrie (Egypte), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Labyrinth of Exile: The Metaphor of Ariadne’s Thread in The Novel Baḥṯan ʻan kurat al-ṣūf by Rūzā Yāsīn Ḥasan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek Myths in Arabic Literature: Reception, Translation, Circulation, Re-Creation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arturo Monaco; Mariangela Masullo, Nov 2025, Rome Sapienza Universita di Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Refugeedom’ in Contemporary Arabic Fiction(s) of Displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a Poetics of Arab Diasporic Literary and Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contemporary Arab Diasporic Literary Studies (CADLS); Council for British Research in the Levant (CBRL Amman Institute), Nov 2025, Amman Jordanie, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Labyrinth of Exile: The Metaphor of Ariadne’s Thread in The Novel Baḥṯan ʻan kurat al-ṣūf by Rūzā Yāsīn Ḥasan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Displaced from the Future: Migrating Back to Syria in Nesrine Khoury's Speculative Novel Wādī Qandīl”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek Myths in Arabic Literature: Reception, Translation, Circulation, Re-Creation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arturo Monaco; Mariangela Masullo, Nov 2025, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">International MECAM Conference "A Decolonial Mediterranean? Disparities, Imaginations, Power Relations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MECAM, Nov 2024, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La révolution syrienne sur les scènes européennes : la &amp;quot;trilogie des prisons&amp;quot; de Ramzi Choukair »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e édition des Scènes arabes : rencontres universitaires autour des arts du spectacle dans le monde arabe, « Les diasporas du Maghreb et du Moyen-Orient et les arts du spectacle en Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omar Fertat, Apr 2024, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">“Displaced from the Future: Migrating Back to Syria in Nesrine Khoury's Speculative Novel Wādī Qandīl”</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise et migration ou comment les exils contemporains changent les approches du fait littéraire arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MECAM Conference "A Decolonial Mediterranean? Disparities, Imaginations, Power Relations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MECAM, Nov 2024, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférences arabisantes. Lyon 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Vauthier, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Retour(s) à Haifa : l’adaptation comme « transcréation » dans la littérature arabe moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AR00113 du master 2 « LANGUES, LITTÉRATURES ET CIVILISATIONS ÉTRANGÈRES ET RÉGIONALES – Parcours Maghreb/Monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Samia Charkioui, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nature as ‘Ultimate Refuge’ : Samar Yazbek and The Denunciation Against the War in Syria in Maqām al-Rīḥ (2021) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e symposium international d’EURAMAL (European Association for Modern Arabic Literature) Ecocritical Approaches and Environmental Issues in Modern Arabic Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University of Prague, May 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Hannah Arendt et l’exil syrien : analyse de quelques &amp;quot;rencontres littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès du GIS-MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’Eldorado au Milagro. Nouvelles représentations de l’émigration arabe vers l’Espagne dans l’œuvre de l’écrivaine syrienne Rīmā Bālī Fenwick ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et migration au féminin depuis et vers l’Espagne, XX-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Denooz; Christelle Di Cesare-Schreiber; Émilie Delafosse; Maria Elisa Alonso Garcia, Feb 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adab al-luǧū’ : une définition imposée, contestée, réinventée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès du GIS-MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruxelles dans la trilogie post-exilaire d’Ali Bader : chroniques d’une cité- refuge branlante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXILS ARABES ET ESPACES URBAINS DANS LA LITTÉRATURE ACTUELLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Andrée Gouttenoire; Nawal Alhalah, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre de la révolution syrienne en Europe : une stratégie d’engagement gagnante ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créations artistiques arabes ou réinvention du concept de l’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Denooz; Ons Trabelsi, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition arabe face aux diasporas contemporaines : de &amp;quot;système régional&amp;quot; à réseau global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges, pouvoir(s) et médiations : La mondialisation des champs culturels au-delà des centres et des périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonio Pacifico; Chakib Ararou; Astrid Chabrat-Kajdan; Giorgio Ceccarelli, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes et réfugiance dans la production romanesque arabe contemporaine : l'exil tel qu'appréhendé par Haitham Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles représentations de l'exil (Maghreb, Machrek)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2683,463 +3048,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displaced from the Future: Crossing the Sea Back to Syria in Nesrine Khoury’s Speculative Novel Wadi Qandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14hh9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving Through Space, Sheltering Across Time: Alternate Realities in Contemporary Arabic Fiction of (Forced) Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The fall of Baghdad: the end of an era for the Arab (intellectual) world? », Carnet de recherche OREMA ‘The Iraq War at 20: Decentered Perspectives from OREMA’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923988v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04382760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El refugio andaluz : portrait de la présence littéraire arabe en Espagne au prisme des « crises migratoires » du nouveau millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3éme rencontre du réseau GlobalMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un Beyrouth “aussi petit que la paume d’une main” ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poème en prose de Beyrouth (Avec Abbas Beydoun, Fadi Tufayli, Bana Beydoun)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adab al-malǧa': la représentation du Réfugié dans le roman arabe du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Journée d'étude de l'Ecole Doctorale 355: Méditerranée : une mer, des terres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3149,100 +3514,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Adab al-malǧa’ » : représenter le refuge dans le roman arabe du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Aix-Marseile Université; Università di Napoli "l'Orientale", 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04382822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3252,121 +3617,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabic exile literature in Europe. Defamiliarising forced migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic exile literature in Europe. Defamiliarising forced migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.252-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1475262x.2022.2123165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3434,51 +3799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8766E1A1"/>
+    <w:nsid w:val="7341B27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3665,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annamaria-bianco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7877-2252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Bianco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sibilio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baian Rayhanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cermakian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Sciortino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2022/01/009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13793-1.p.0169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17816-3.p.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/like-adams-son/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003301776-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14hh9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121210v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475262x.2022.2123165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annamaria-bianco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7877-2252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Bianco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161gv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Sciortino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2022/01/009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13793-1.p.0169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sibilio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baian Rayhanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Makach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cermakian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17816-3.p.0119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equinoxpub.com/home/like-adams-son/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003301776-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14hh9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121210v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04382822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475262x.2022.2123165" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>