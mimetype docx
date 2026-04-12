--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -476,183 +476,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual issue of the dynamic GWP indicator and solution</w:t>
+                <w:t xml:space="preserve">Transition life cycle assessment: A new method to face ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-022-02028-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2022.801668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580234v1</w:t>
+                <w:t xml:space="preserve">hal-03783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition life cycle assessment: A new method to face ecological transition</w:t>
+                <w:t xml:space="preserve">Conceptual issue of the dynamic GWP indicator and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, 21 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsus.2022.801668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-022-02028-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783956v1</w:t>
+                <w:t xml:space="preserve">hal-03580234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life Cycle Assessment model of End-of-life scenarios for building deconstruction and waste management</w:t>
               </w:r>
@@ -1441,261 +1441,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paula Higuera</w:t>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507504v1</w:t>
+                <w:t xml:space="preserve">hal-02930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Paula Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.2191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930173v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-based territorial life cycle assessment for the management of cement concrete demolition waste</w:t>
               </w:r>
@@ -2931,213 +2931,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and environmental effects of concrete production : dry batch versus central mixed plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+                <w:t xml:space="preserve">Eco-comparateurs en génie civil : quel jeu d'indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale des Routes RGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 883, p 21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595563v1</w:t>
+                <w:t xml:space="preserve">hal-00509073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-comparateurs en génie civil : quel jeu d'indicateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jullien</w:t>
+                <w:t xml:space="preserve">Technical and environmental effects of concrete production : dry batch versus central mixed plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des Routes RGRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (13), pp 1320-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2010.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509073v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA allocation procedure used as an incitative method for waste recycling : An application to mineral additions in concrete</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (6), pp 348-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3383,51 +3383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne Emissions Assessment of Hot Asphalt Mixing : Methods and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,64 +3543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale des Routes RGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 883, p 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation environnementale des infrastructures routières par la méthode des modules routiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinaz Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (6), pp.727-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Mazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5345,69 +5345,69 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic materials for construction: questionning the concept of feedstock energy</w:t>
               </w:r>
@@ -5552,69 +5552,69 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6016,64 +6016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Feeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6102,57 +6102,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Références</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,99 +6178,99 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.147-149, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.150-159, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932825v1</w:t>
+                <w:t xml:space="preserve">hal-00932826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Conclusion générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6296,99 +6296,99 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.145-146, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.147-149, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932822v1</w:t>
+                <w:t xml:space="preserve">hal-00932825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Glossaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6414,99 +6414,99 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.150-159, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.145-146, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932826v1</w:t>
+                <w:t xml:space="preserve">hal-00932822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Annexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Collecte des données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,99 +6532,99 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.160-232, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.66-116, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932827v1</w:t>
+                <w:t xml:space="preserve">hal-00932819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Collecte des données environnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Annexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,99 +6650,99 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.66-116, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.160-232, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932819v1</w:t>
+                <w:t xml:space="preserve">hal-00932827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Inventaire de Cycle de Vie de la couche de liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,64 +7107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Feeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7215,51 +7215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Chapitre 2: Déroulement de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76 Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment Applied to Road Pavements: An Analysis of Method and Results Relevancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7764,51 +7764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="937BAE1A"/>
+    <w:nsid w:val="B5138513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7995,51 +7995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annaven" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5657-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04824" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Dahanni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orcesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02028-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.801668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2021.743948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mousavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20965676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRND1WD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Hermel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0682-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-010-0242-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SSRGM3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2010.04.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.04.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2009.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Paranhos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11.149-169" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guidoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.40.1.40" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Santero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mon&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Feeser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr55-fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annaven" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5657-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04824" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Dahanni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orcesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.801668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02028-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2021.743948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mousavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20965676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRND1WD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Hermel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0682-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-010-0242-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SSRGM3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2010.04.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.04.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2009.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Paranhos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11.149-169" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guidoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.40.1.40" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Santero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mon&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Feeser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr55-fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>