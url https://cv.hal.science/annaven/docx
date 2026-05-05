--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -476,183 +476,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition life cycle assessment: A new method to face ecological transition</w:t>
+                <w:t xml:space="preserve">Conceptual issue of the dynamic GWP indicator and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, 21 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsus.2022.801668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-022-02028-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783956v1</w:t>
+                <w:t xml:space="preserve">hal-03580234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual issue of the dynamic GWP indicator and solution</w:t>
+                <w:t xml:space="preserve">Transition life cycle assessment: A new method to face ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-022-02028-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2022.801668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580234v1</w:t>
+                <w:t xml:space="preserve">hal-03783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life Cycle Assessment model of End-of-life scenarios for building deconstruction and waste management</w:t>
               </w:r>
@@ -874,828 +874,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of spirulina solar cultivation: Key aspects to reduce environmental impacts using Life Cycle Assessment</w:t>
+                <w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepine</w:t>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126741⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2021.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196154v1</w:t>
+                <w:t xml:space="preserve">hal-03921187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Life Cycle Assessment at Early Stage of Product Development: Application to Nickel Slag Valorization Into Cement for the Construction Sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dauvergne</w:t>
+                <w:t xml:space="preserve">Eco-design of spirulina solar cultivation: Key aspects to reduce environmental impacts using Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2021.743948⟩</w:t>
+              <w:t xml:space="preserve">Graduate Journal of Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380530v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Life Cycle Assessment at Early Stage of Product Development: Application to Nickel Slag Valorization Into Cement for the Construction Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Quéheille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2021.743948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930197v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t>
+                <w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395109v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Quéheille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.54-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921187v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930173v1</w:t>
+                <w:t xml:space="preserve">hal-02507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+                <w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Higuera</w:t>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.2191. </w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507504v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-based territorial life cycle assessment for the management of cement concrete demolition waste</w:t>
               </w:r>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Assaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Loc Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,369 +2013,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391748v1</w:t>
+                <w:t xml:space="preserve">hal-01391765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Loc Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391765v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602476v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Polycyclic Aromatic Hydrocarbons stack emissions from a hot mix asphalt plant for gate-to-gate Life Cycle Inventory</w:t>
               </w:r>
@@ -2503,77 +2503,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
@@ -2931,152 +2931,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-comparateurs en génie civil : quel jeu d'indicateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECORCE 1.0 : Eco-comparateur routes, construction et entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale des Routes RGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 883, p 21-27</w:t>
+              <w:t xml:space="preserve">, 2010, 883, p 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509073v1</w:t>
+                <w:t xml:space="preserve">hal-00509072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical and environmental effects of concrete production : dry batch versus central mixed plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,529 +3130,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA allocation procedure used as an incitative method for waste recycling : An application to mineral additions in concrete</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-comparateurs en génie civil : quel jeu d'indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tamagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale des Routes RGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 883, p 21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595462v1</w:t>
+                <w:t xml:space="preserve">hal-00509073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the LCA allocation procedure for BFS recycled into pavement structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinaz Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (6), pp 348-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Emissions Assessment of Hot Asphalt Mixing : Methods and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA allocation procedure used as an incitative method for waste recycling : An application to mineral additions in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rmpd.11.149-169⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (12), pp 1231-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594046v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECORCE 1.0 : Eco-comparateur routes, construction et entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airborne Emissions Assessment of Hot Asphalt Mixing : Methods and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Paranhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des Routes RGRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp 149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmpd.11.149-169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509072v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation environnementale des infrastructures routières par la méthode des modules routiers</w:t>
               </w:r>
@@ -3651,64 +3651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinaz Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4234,51 +4234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective life cycle assessment for nickel slag valorization by mineral carbonation</w:t>
+                <w:t xml:space="preserve">Evaluer la performance environnementale de nouveaux produits de construction à travers une Analyse de Cycle de Vie prospective territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Quéheille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
@@ -4296,97 +4296,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauredan Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Life Cycle Assessment for waste management and resource optimization (WasteLCA_3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/AJCE.40.1.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394391v1</w:t>
+                <w:t xml:space="preserve">hal-04394292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la performance environnementale de nouveaux produits de construction à travers une Analyse de Cycle de Vie prospective territoriale</w:t>
+                <w:t xml:space="preserve">Prospective life cycle assessment for nickel slag valorization by mineral carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Quéheille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
@@ -4404,82 +4413,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauredan Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Life Cycle Assessment for waste management and resource optimization (WasteLCA_3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cetraro, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/AJCE.40.1.40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394292v1</w:t>
+                <w:t xml:space="preserve">hal-04394391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception d’une nouvelle filière de valorisation de déchets – Cas de la valorisation des scories de nickel en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Quéheille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70ème congrès-exposition de l'industrie minérale (SIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de l’Industrie Minérale, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4731,601 +4731,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of parameters influencing building heating energy consumption using hemp-lime material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raising questions on system expansion and CLCA through examples from the construction sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EcoSD annual Workshop 2013 - Consequential LCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcoSD, 2013, Paris, France. pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164108v1</w:t>
+                <w:t xml:space="preserve">hal-01199435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising questions on system expansion and CLCA through examples from the construction sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of parameters influencing building heating energy consumption using hemp-lime material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSD annual Workshop 2013 - Consequential LCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcoSD, 2013, Paris, France. pp.57-62</w:t>
+              <w:t xml:space="preserve">First International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199435v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t>
+              <w:t xml:space="preserve">19th LCA case studies symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199456v1</w:t>
+                <w:t xml:space="preserve">hal-01199461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t>
+              <w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199448v1</w:t>
+                <w:t xml:space="preserve">hal-01199456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t>
+                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th LCA case studies symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199461v1</w:t>
+                <w:t xml:space="preserve">hal-01199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,69 +5345,69 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic materials for construction: questionning the concept of feedstock energy</w:t>
               </w:r>
@@ -5488,51 +5488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,99 +5552,99 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,165 +5719,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of pollutants into emission based impact categories: a site specific conceptual frame</w:t>
+                <w:t xml:space="preserve">Conceptual frame for classification of pollutants into emission based impact categories: a site specific approach for civil engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Italy. 13p</w:t>
+              <w:t xml:space="preserve">ISIE 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906105v1</w:t>
+                <w:t xml:space="preserve">hal-00906112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual frame for classification of pollutants into emission based impact categories: a site specific approach for civil engineering applications</w:t>
+                <w:t xml:space="preserve">Classification of pollutants into emission based impact categories: a site specific conceptual frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 20p</w:t>
+              <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Italy. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906112v1</w:t>
+                <w:t xml:space="preserve">hal-00906105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données environnementales d'un procédé d'enrobage : quelles incertitudes ?</w:t>
               </w:r>
@@ -6102,51 +6102,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Glossaire</w:t>
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Inventaire de Cycle de Vie de la couche de liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
@@ -6178,69 +6178,69 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.150-159, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.117-144, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932826v1</w:t>
+                <w:t xml:space="preserve">hal-00932821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Références</w:t>
               </w:r>
@@ -6456,51 +6456,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Collecte des données environnementales</w:t>
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
@@ -6532,69 +6532,69 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.66-116, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.150-159, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932819v1</w:t>
+                <w:t xml:space="preserve">hal-00932826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Annexes</w:t>
               </w:r>
@@ -6692,51 +6692,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Inventaire de Cycle de Vie de la couche de liaison</w:t>
+                <w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Collecte des données environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moneron</w:t>
@@ -6768,69 +6768,69 @@
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.117-144, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
+              <w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.66-116, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932821v1</w:t>
+                <w:t xml:space="preserve">hal-00932819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7764,51 +7764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5138513"/>
+    <w:nsid w:val="B97B185A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7995,51 +7995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annaven" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5657-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04824" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Dahanni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orcesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.801668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02028-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2021.743948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mousavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20965676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRND1WD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Hermel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0682-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-010-0242-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SSRGM3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2010.04.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.04.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2009.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Paranhos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11.149-169" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guidoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.40.1.40" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Santero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mon&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Feeser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr55-fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annaven" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5657-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04824" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Dahanni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orcesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02028-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.801668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2021.743948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mousavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20965676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRND1WD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Hermel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0682-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-010-0242-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SSRGM3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2010.04.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Hoang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2009.08.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Paranhos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11.149-169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guidoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.40.1.40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Santero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mon&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Feeser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr55-fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>