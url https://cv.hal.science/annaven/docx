--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,7709 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7658 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Ventura </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel - Directrice de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5657-4677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197337945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RsfIyxcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research developments in Life Cycle Assessment (LCA): scale changing from product to territorial ecological transitions, integrating physical models in process LCI models, integrating stakeholders in LCA models and results interpretation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel fiber-reinforced slag-based concretes for floats of FOWTs – The case of a slab as a preliminary approach: design, durability under chloride exposure and Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e04824. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e04824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of cement: Are existing data and models relevant to assess the cement industry's climate change mitigation strategies? A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Dahanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurédan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orcesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.134415. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition life cycle assessment: A new method to face ecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 21 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsus.2022.801668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual issue of the dynamic GWP indicator and solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-022-02028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Life Cycle Assessment model of End-of-life scenarios for building deconstruction and waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 339, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets et bénéfices environnementaux : un long fleuve pas si tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Queheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurédan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Journées thématiques AUGC - Analyse du Cycle de Vie, 40 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of spirulina solar cultivation: Key aspects to reduce environmental impacts using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Duran Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, 29 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment at Early Stage of Product Development: Application to Nickel Slag Valorization Into Cement for the Construction Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, 14 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2021.743948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of concrete: setting a new basis for improving both durability and environmental performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Loc Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.233-247. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the remaining challenges of the RILEM TC 274-TCE, testing and characterisation of earth-based building materials and elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Gallipoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.150-157. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2021.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Higuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of corrosion risk due to chloride diffusion for concrete structures in marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouali Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.102804. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marstruc.2020.102804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-based territorial life cycle assessment for the management of cement concrete demolition waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1405-1419. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X20965676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of sensitivity analysis methods for evaluating combined influences of model inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sensitivity analysis in the life cycle design for the durability of reinforced concrete structures in the case of XC4 exposure class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Loc Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (87), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new meta-model to calculate carbonation front depth within concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Loc Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.172-181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete non-parametric kernel estimation for global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Polycyclic Aromatic Hydrocarbons stack emissions from a hot mix asphalt plant for gate-to-gate Life Cycle Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauredan Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking research activities and their implementation in practice in the construction sector: the LCA Construction 2012 experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Hermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.463-470. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0682-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of chemicals into emission-based impact categories: a first approach for equiprobable and site-specific conceptual frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (2), pp 148-158. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-010-0242-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of chemicals into emission-based impact categories: a first approach for equiprobable and site specific conceptual frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (2), pp.148-158. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-010-0242-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-comparateurs en génie civil : quel jeu d'indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des Routes RGRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 883, p 21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental effects of concrete production : dry batch versus central mixed plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp 1320-1327. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2010.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA allocation procedure used as an incitative method for waste recycling : An application to mineral additions in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (12), pp 1231-1240. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2010.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the LCA allocation procedure for BFS recycled into pavement structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Sayagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (6), pp 348-358. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Emissions Assessment of Hot Asphalt Mixing : Methods and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Paranhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp 149-169. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rmpd.11.149-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECORCE 1.0 : Eco-comparateur routes, construction et entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des Routes RGRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 883, p 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale des infrastructures routières par la méthode des modules routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Sayagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 865, pp. 38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons emitted from a hot mix asphalt process: study of the influence of recycled bitumen use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.727-734. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/S07-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison environnementale de couches de liaison de chaussées recyclées à différents taux par la méthode d'analyse de cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 250-251, pp 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling LCA And Dynamic MFA: A Literature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Inconsistencies in LCA : A New Tool for Calculating Dynamic Climate Change Characterization Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duval-Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahrae El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective life cycle assessment for nickel slag valorization by mineral carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauredan Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Life Cycle Assessment for waste management and resource optimization (WasteLCA_3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la performance environnementale de nouveaux produits de construction à travers une Analyse de Cycle de Vie prospective territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauredan Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/AJCE.40.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’une nouvelle filière de valorisation de déchets – Cas de la valorisation des scories de nickel en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème congrès-exposition de l'industrie minérale (SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l’Industrie Minérale, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing feasibility of a new nickel slag valorization sector with prospective life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Life Cycle Management (LCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgard, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of carbon capture and utilization: a new systemic vision -application to valorization of nickel slags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop CO2 Storage in Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of parameters influencing building heating energy consumption using hemp-lime material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Bio-based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising questions on system expansion and CLCA through examples from the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD annual Workshop 2013 - Consequential LCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EcoSD, 2013, Paris, France. pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th LCA case studies symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic materials for construction: questionning the concept of feedstock energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Santero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Construction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 360-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Schoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Schoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Andrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Schoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Adrianandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBAT Sciences &amp; Techniques 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of pollutants into emission based impact categories: a site specific conceptual frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual frame for classification of pollutants into emission based impact categories: a site specific approach for civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales d'un procédé d'enrobage : quelles incertitudes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil logiciel ECORCE: cadre méthodologique et contexte scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Feeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français des sciences et technologies des transports, de l’aménagement et des réseaux. IFSTTAR - Institut français des sciences et technologies des transports, de l’aménagement et des réseaux, pp.159, 2012, Routes et sécurité routière, 978-2720825965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Glossaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.150-159, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.147-149, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.145-146, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Collecte des données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.66-116, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.160-232, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Inventaire de Cycle de Vie de la couche de liaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.117-144, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Potential of Earth-Based Building Materials: Key Facts and Issues from a Life Cycle Assessment Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Potential of Earth-Based Building Materials: Key Facts and Issues from a Life Cycle Assessment Perspective. In : Antonin Fabbri, Jean-Claude Morel, Jean-Emmanuel Aubert, Quoc-Bao Bui, Domenico Gallipoli, and B.V. Venkatarama Reddy, Testing and Characterisation of Earth-based Building Materials and Elements: State-of-the-Art Report of the RILEM TC 274-TCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp. 261-296, 2022, RILEM State-of-the-Art Reports, 978-3-030-83297-1. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83297-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2015, Collection Développement durable, 978-2-35671-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil logiciel ECORCE : Cadre méthodologique et contexte scientifique : Eco-comparateur Routes Construction Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Feeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'outil logiciel ECORCE : Cadre méthodologique et contexte scientifique : Eco-comparateur Routes Construction Entretien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX - IFSTTAR, 159p, bibliogr., tabl., fig., 2011, ETUDES ET RECHERCHES DES LABORATOIRES DES PONTS ET CHAUSSEES, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3829/erlpc.cr55-fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Chapitre 2: Déroulement de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.15-26, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76 Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Jullien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie appliquée à un chantier d'entretien routier sur la RN 76. Evaluation technique et environnementale d'une couche de liaison d'enrobé bitumineux pour différents taux de recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR - Laboratoire Central des Ponts et Chaussées, pp.1-14, 2006, Etudes et Recherche des Laboratoires des Ponts et Chaussées - série chaussées, 2-7208-2467-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches systémiques et éco-conception. Une réflexion sur les fondements conceptuels et les applications de l'Analyse de Cycle de Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie civil. Université de Nantes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01009234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment Applied to Road Pavements: An Analysis of Method and Results Relevancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7764,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B97B185A"/>
+    <w:nsid w:val="26090C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7995,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annaven" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5657-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04824" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Dahanni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orcesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02028-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.801668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130694" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2021.743948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mousavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20965676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRND1WD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Hermel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0682-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-010-0242-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SSRGM3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2010.04.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509073v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Hoang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2009.08.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Paranhos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11.149-169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moneron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guidoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.40.1.40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Santero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mon&#233;ron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Feeser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr55-fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annaven" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5657-4677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197337945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RsfIyxcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04824" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Dahanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orcesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134415" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.801668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02028-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130694" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2021.743948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Loc Ta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2021.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2020.102804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mousavi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20965676" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Awad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Loc Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.10.103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lorino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.01.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CRND1WD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Hermel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0682-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-010-0242-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SSRGM3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2010.04.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Sayagh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Hoang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2009.08.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Paranhos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmpd.11.149-169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moneron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guidoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/AJCE.40.1.40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Santero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906112v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mon&#233;ron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Feeser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hecht" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83297-1_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199441v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ecosd-annual-workshop/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr55-fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933600v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>