--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -100,1649 +100,1740 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alignement des parties prenantes dans un projet territorial de tourisme durable : une lecture par les proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Pinglot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of stakeholders’ aspiration needs for grand challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Pinglot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MRR-08-2023-0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chiambaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Loubaresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, NS-14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11r8g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11r8g⟩</w:t>
+                <w:t xml:space="preserve">hal-04626382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alliance stratégique en faveur de l’attractivité des hôpitaux de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 46 (5), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.226.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Angeline Pinglot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value creation, appropriation and destruction in coopetitive relationships among micro-firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.366-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indmarman.2022.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artisanat français : une revue de litérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.124-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095586ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la coopétition au niveau individuel. Le cas d'une alliance entre instituts de formation en ostéopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Livertout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (36), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.216.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopétition et création de valeur entre TPE : le cas de l’AOC Côtes d’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (33), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.213.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopetition in healthcare: Heresy or reality? An exploration of felt outcomes at an intra-organizational level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.112938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.112938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l'innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (137), pp.39-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l’innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopetition between French healthcare providers: an analysis in terms of proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1718547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réponse stratégique aux paradoxes d’un Centre de Lutte Contre le Cancer (CLCC) ? Le cas du Centre Jean Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Angeline Pinglot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover, imiter ou disparaître : à quoi ressemblera l'hôpital du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fillatreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Meflah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nautré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Research Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écosystème local, ressource clé du développement d'une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Ditter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.226.0015⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.023.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Value creation, appropriation and destruction in coopetitive relationships among micro-firms</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROXIMITY COOPERATION DRIVING INNOVATION. THE NATUROPÔLE CASE-FILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Asselineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problems and Perspectives in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre la flexicurité au niveau &amp;quot;méso&amp;quot; dans les PMO : le rôle clé du porteur de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35 (3-4), pp.124-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1095586ar⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.13-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1015798ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Julien Livertout</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies collectives sont-elles toujours applicables dans un « milieu » ? Une réflexion à partir du contre exemple de la coutellerie thiernoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.216.0015⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (10), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.050.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...959 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, un catalyseur d'innovations au service de la « vision » stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1758,148 +1849,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364177v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02060734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la proximité. L´exemple d´une stratégie entrepreneuriale menée en milieu rural</w:t>
               </w:r>
@@ -2265,50 +2265,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Création de valeur durable dans un contexte de parties prenantes multiples : le cas de la préservation d’un site historique et naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Pinglot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tous coopétiteurs ? Etude exploratoire sur la coopétition dans les entreprises artisanales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2317,155 +2399,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Angéline Pinglot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la coopétition au niveau intra-organisationnel. Le cas d’une alliance entre instituts de formation en ostéopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Livertout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XXXe Conférence AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire rural et entreprises artisanales : pour le meilleur ou pour le pire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2481,139 +2563,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363480v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03363470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Network Coopetition on financial Markets: Insights from the European Green Bond Markets</w:t>
               </w:r>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour le climat entre pays, c’est aussi une affaire de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pinglot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://theconversation.com/cooperer-pour-le-climat-entre-pays-cest-aussi-une-affaire-de-management-219433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6036,1152 +6036,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Covid-19, un puissant catalyseur de coopération entre établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artisans, le développement de l’activité numérique n’a jamais été aussi simple !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Covid-19, un puissant catalyseur de coopération entre établissements de santé</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie volcanique pour le Côtes-d’Auvergne, un « petit » vin devenu grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://theconversation.com/strategie-volcanique-pour-le-cotes-dauvergne-un-petit-vin-devenu-grand-133937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie volcanique pour le côtes d’Auvergne, un « petit » vin devenu grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AOC viticoles : quand le terroir crée de la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise du Covid-19, l'aube d'une nouvelle ère pour les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si les artisans s’emparaient du photovoltaïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020, la revanche des territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins, une ressource stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020, https://theconversation.com/strategie-volcanique-pour-le-cotes-dauvergne-un-petit-vin-devenu-grand-133937</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements de santé, entre concurrence et coopération sur les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ici plutôt qu’ailleurs : une décision stratégique pour l’entreprise et les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires : ces entrepreneurs « capricieux » qui réussissent loin des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asselineau A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement du dirigeant de PME et la réaffirmation de son rôle sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique migratoire selon Trump : une conception arriérée du territoire et de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...449 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655556v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02330102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexi-sécurité : le territoire comme maille pertinente</w:t>
               </w:r>
@@ -7655,51 +7655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Loubaresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04782296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pinglot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MRR-08-2023-0611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095586ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Livertout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fillatreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Meflah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015798ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.050.0137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.213.141-156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.415-435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/824E606A05C0F62E376CD134CFF5EC7E766AD03E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.036.0152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pinglot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combaudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Labarre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everaere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puiseux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156389v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselineau A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04782296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pinglot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MRR-08-2023-0611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Loubaresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095586ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Livertout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fillatreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Meflah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015798ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.050.0137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.213.141-156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.415-435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/824E606A05C0F62E376CD134CFF5EC7E766AD03E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.036.0152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pinglot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combaudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Labarre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everaere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puiseux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselineau A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>