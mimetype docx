--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2265,125 +2265,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la coopétition au niveau intra-organisationnel. Le cas d’une alliance entre instituts de formation en ostéopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Livertout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Conférence AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Création de valeur durable dans un contexte de parties prenantes multiples : le cas de la préservation d’un site historique et naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Pinglot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous coopétiteurs ? Etude exploratoire sur la coopétition dans les entreprises artisanales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2399,1546 +2481,1464 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Julien Livertout</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire rural et entreprises artisanales : pour le meilleur ou pour le pire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Network Coopetition on financial Markets: Insights from the European Green Bond Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Conference of the French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopétition comme réponse stratégique aux défis des hôpitaux de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire rural et entreprises artisanales : pour le meilleur ou pour le pire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Territoire rural et entreprises artisanales : pour le meilleur ou pour le pire ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constuire un écosystème entrepreneurial structuré, une stratégie collective de territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Congrès AEI (Académie de l'Entrepreneuriat et de l'Innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep inside the formation process of a meta-organization: A boundary work perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues-Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisans des villes, artisans des champs : une première approche des entreprises artisanales du bâtiment par la théorie évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création de valeur par la coopétition entre TPE : le cas d'un terroir viti-vinicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurial whim and &amp;quot;empty&amp;quot; territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations coopétitives sur un territoire. Etude exploratoire d’une station thermale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MABEST (Management des Activités du Bien-Être et de la Santé et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont-ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building on proximities for coopetition: The case of small winegrowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caprice entrepreneurial et territoires &amp;quot;vides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès Académie de l'Entrepreneuriat et de l'Innovation (AEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence en négociation commerciale : quelle perception par les artisans du bâtiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objet frontière, une forme d'innovation managériale pour répondre aux paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Management des Activités du Bien-Etre et de la Santé &amp; Territoires (MABEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building on proximities for coopetition: The 'Ici commence la Loire' small winegrowers case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus de l’accompagnement stratégique du dirigeant de PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">La coopétition comme réponse stratégique aux défis des hôpitaux de proximité</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could healthcare be a new area of interest for coopetition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...995 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364155v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02364151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, un nouveau territoire pour la coopétition ?</w:t>
               </w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre intention stratégique et action : comment accompagner au mieux le dirigeant de PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,164 +7024,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique migratoire selon Trump : une conception arriérée du territoire et de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement du dirigeant de PME et la réaffirmation de son rôle sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330102v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01655556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexi-sécurité : le territoire comme maille pertinente</w:t>
               </w:r>
@@ -7655,51 +7655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04782296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pinglot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MRR-08-2023-0611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Loubaresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095586ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Livertout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fillatreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Meflah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015798ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.050.0137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.213.141-156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.415-435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/824E606A05C0F62E376CD134CFF5EC7E766AD03E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.036.0152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pinglot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combaudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Labarre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everaere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puiseux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselineau A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04782296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pinglot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MRR-08-2023-0611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Loubaresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095586ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Livertout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fillatreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Meflah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015798ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.050.0137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.213.141-156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.415-435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/824E606A05C0F62E376CD134CFF5EC7E766AD03E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.036.0152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pinglot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combaudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Labarre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Everaere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/series/entrepreneuriat-territoires-et-innovation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puiseux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156389v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselineau A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>