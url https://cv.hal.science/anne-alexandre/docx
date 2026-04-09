--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -160,364 +160,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
+                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Outrequin</w:t>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317209v1</w:t>
+                <w:t xml:space="preserve">hal-05185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
+                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mention</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Clement Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185154v1</w:t>
+                <w:t xml:space="preserve">hal-05317209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O-excess of grass leaf phytoliths across the North American prairies records late-growing season daytime relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minger Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Longstaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -558,498 +558,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Holocene Humid Period in the Tibesti mountains (central Sahara, Chad): Climate reconstruction inferred from fossil diatoms and their oxygen isotope composition</w:t>
+                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
+                <w:t xml:space="preserve">Claudia Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderamane Moussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108099⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227586v1</w:t>
+                <w:t xml:space="preserve">hal-04304247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongye Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Voigt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 610, pp.111345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.111345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304247v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
+                <w:t xml:space="preserve">The African Holocene Humid Period in the Tibesti mountains (central Sahara, Chad): Climate reconstruction inferred from fossil diatoms and their oxygen isotope composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongye Liu</w:t>
+                <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 610, pp.111345. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.108099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.111345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962098v1</w:t>
+                <w:t xml:space="preserve">hal-04227586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O‐excess and d‐excess of atmospheric water vapor measured by cavity ring‐down spectrometry: Evidence of a matrix effect and implication for the calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (6), pp.e9227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1096,64 +1096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths, a new proxy of atmospheric relative humidity: controls of soil water isotope composition, temperature, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration and relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,511 +1211,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
+                <w:t xml:space="preserve">Pedogenic origin of precious opals from Wegel Tena (Ethiopia): Evidence from trace elements and oxygen isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">Boris Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Sarah Chamard-Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Couapel</w:t>
+                <w:t xml:space="preserve">Carole La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.253-263. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.127-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010676v1</w:t>
+                <w:t xml:space="preserve">hal-02010828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedogenic origin of precious opals from Wegel Tena (Ethiopia): Evidence from trace elements and oxygen isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of leaf length and development stage on the triple oxygen isotope signature of grass leaf water and phytoliths: insights for a proxy of continental atmospheric humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chauviré</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole La</w:t>
+                <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.028⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (23), pp.4613-4625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-4613-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010828v1</w:t>
+                <w:t xml:space="preserve">hal-02464804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of leaf length and development stage on the triple oxygen isotope signature of grass leaf water and phytoliths: insights for a proxy of continental atmospheric humidity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Webb</w:t>
+                <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Landais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Piel</w:t>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Devidal</w:t>
+                <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (23), pp.4613-4625. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-16-4613-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464804v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths as a proxy of continental atmospheric humidity: insights from climate chamber and climate transect calibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (10), pp.3223 - 3241. </w:t>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.162 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1870,51 +1870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytolith carbon sequestration concept: Fact or fiction? A comment on “Occurrence, turnover and carbon sequestration potential of phytoliths in terrestrial ecosystems by Song et al. doi: 10.1016/ j.earscirev.2016.04.007”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.251 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1987,64 +1987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 212, pp.196-210. </w:t>
@@ -2095,51 +2095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Nuclear Polarization NMR as a new tool to investigate the nature of organic compounds occluded in plant silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct uptake of organically derived carbon by grass roots and allocation in leaves and phytoliths: 13C labeling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass Physiognomic Trait Variation in African Herbaceous Biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous evidence of old soil carbon in grass biosilica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,944 +2608,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bolivian paleolake evaporation on the δ18O of the Andean glaciers during the last deglaciation (18.5–11.7 ka): diatom-inferred δ18O values and hydro-isotopic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From radiocarbon analysis to interpretation: A comment on “Phytolith Radiocarbon Dating in Archaeological and Paleoecological Research: A Case Study of Phytoliths from Modern Neotropical Plants and a Review of the Previous Dating Evidence”, Journal of Archaeological Science (2015), doi: 10.1016/j.jas.2015.06.002.” by Dolores R. Piperno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaciara M Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Quesada</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine A Prior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909526v1</w:t>
+                <w:t xml:space="preserve">hal-01909515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors related to the production of a complex set of spicules in a tropical freshwater sponge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New highlights of phytolith structure and occluded carbon location: 3-D X-ray microscopy and NanoSIMS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela C Matteuzzo</w:t>
+                <w:t xml:space="preserve">T. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília Volkmer-Ribeiro</w:t>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica F.D.C. Varajão</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0001-3765201520140461⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.863-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-863-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909524v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New highlights of phytolith structure and occluded carbon location: 3-D X-ray microscopy and NanoSIMS results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental factors related to the production of a complex set of spicules in a tropical freshwater sponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela C Matteuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">Cecília Volkmer-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Angélica F.D.C. Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delhaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
+                <w:t xml:space="preserve">César A.C. Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-863-2015⟩</w:t>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (4), pp.2013 - 2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765201520140461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909519v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From radiocarbon analysis to interpretation: A comment on “Phytolith Radiocarbon Dating in Archaeological and Paleoecological Research: A Case Study of Phytoliths from Modern Neotropical Plants and a Review of the Previous Dating Evidence”, Journal of Archaeological Science (2015), doi: 10.1016/j.jas.2015.06.002.” by Dolores R. Piperno</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence of old soil carbon in grass biosilica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Reyerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araks Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martinez de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.015⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (18), pp.15369 - 15410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-12-15369-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909515v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of old soil carbon in grass biosilica particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Impact of Bolivian paleolake evaporation on the δ18O of the Andean glaciers during the last deglaciation (18.5–11.7 ka): diatom-inferred δ18O values and hydro-isotopic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Martinez de La Torre</w:t>
+                <w:t xml:space="preserve">Jessica Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (18), pp.15369 - 15410. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-12-15369-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739295v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards producing pure phytolith concentrates from plants that are suitable for carbon isotopic analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical relationships between AET/PET and phytolith indices (vol 32, pg 311, 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul E. Reyerson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">L. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaciara M. Santos</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00957270v1</w:t>
+                <w:t xml:space="preserve">hal-01457744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical relationships between AET/PET and phytolith indices (vol 32, pg 311, 2005)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">Towards producing pure phytolith concentrates from plants that are suitable for carbon isotopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyron</w:t>
+                <w:t xml:space="preserve">Paul E. Reyerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (1), pp.208. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197, pp.179-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457744v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Holocene tree cover density in Cabo Frio (Rio de Janeiro, Brazil): Evidence from soil phytolith assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloisa H.G. Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cacilda Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,103 +3634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive comment on ″Comment on : ″Possible source of ancient carbon in phytolith concentrates from harvested grasses″ by G.M. Santos et al. (2012)″ by L.A. Sullivan and J.F. Parr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.6114-6124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3755,64 +3755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible source of ancient carbon in phytolith concentrates from harvested grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oxygen isotopic composition of phytolith assemblages from tropical rainforest soil tops (Queensland, Australia): validation of a new paleoenvironmental tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to `The oxygen isotopic composition of phytolith assemblages from tropical rainforest soil tops (Queensland, Australia): validation of a new paleoenvironmental tool' published in Clim. Past, 8, 307-324, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of savannas in the terrestrial Si cycle: A case-study from Lamto, Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie J Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin P Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4381,463 +4381,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE PHYTOLITH 14 C PUZZLE: A TALE OF BACKGROUND DETERMINATIONS AND ACCURACY TESTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of the parent bodies of micrometeorites with high-precision oxygen isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Suavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Southon</w:t>
+                <w:t xml:space="preserve">Ian A Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 293 (3-4), pp.313 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909591v1</w:t>
+                <w:t xml:space="preserve">hal-01909569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examination of the temperature-dependent relationship between δ18Odiatoms and δ18Olake water and implications for paleoclimate inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (2), pp.547-557. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-010-9436-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the parent bodies of micrometeorites with high-precision oxygen isotope ratios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">THE PHYTOLITH 14 C PUZZLE: A TALE OF BACKGROUND DETERMINATIONS AND ACCURACY TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaciara M Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Heloisa H G Coe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Reyerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.113 - 128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909569v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on the paper in Quaternary International: “Methodological concerns for analysis of phytolith assemblages: Does count size matter?” (C.A.E. Strömberg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193 (1-2), pp.141 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4884,77 +4884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of grassland biomes from phytoliths in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (11), pp.2039-2048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5013,77 +5013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith indices as proxies of grass subfamilies on East African tropical mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Wooller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5134,103 +5134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR Laser Extraction Technique Applied to Oxygen Isotope Analysis of Small Biogenic Silica Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (7), pp.2372 - 2378. </w:t>
@@ -5293,51 +5293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new protocol for oxygen isotope analysis of authigenic and biogenic fine silica grains using laser-extraction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,90 +5397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5544,77 +5544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths as indicators of pedogenesis and paleoenvironmental changes in the Brazilian cerrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Borba-Roschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5665,949 +5665,949 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32, pp.311 - 327</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 32 (2), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01162.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909602v1</w:t>
+                <w:t xml:space="preserve">hal-01457696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Code for Phytolith Nomenclature 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmitt</w:t>
+                <w:t xml:space="preserve">M. Madella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Casner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 337 (14), pp.1250-1256. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (2), pp.253 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909687v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytolith index as a proxy of tree cover density in tropical areas: Calibration with Leaf Area Index along a forest-savanna transect in southeastern Cameroon</w:t>
+                <w:t xml:space="preserve">Contribution of phytoliths to the suspended load of biogenic silica in the Nyong basin rivers (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bremond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.002⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74 (1), pp.101 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-004-2945-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457697v1</w:t>
+                <w:t xml:space="preserve">hal-01909688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C.R. Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, pp. 1250-1256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457696v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Code for Phytolith Nomenclature 1.0</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A phytolith index as a proxy of tree cover density in tropical areas: Calibration with Leaf Area Index along a forest-savanna transect in southeastern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Ball</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci172⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909685v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of phytoliths to the suspended load of biogenic silica in the Nyong basin rivers (Cameroon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.311 - 327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-004-2945-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01909688v1</w:t>
+                <w:t xml:space="preserve">hal-01909602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thinon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+                <w:t xml:space="preserve">Christian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casner</w:t>
+                <w:t xml:space="preserve">Julien Casner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.R. Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (14), pp.1250-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164093v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and disadvantages of phytolith analysis for the reconstruction of Mediterranean vegetation: an assessment based on modern phytolith, pollen and botanical data (Luberon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 129 (4), pp.213 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6641,64 +6641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological improvements for investigating silcrete formation: petrography, FT-IR and oxygen isotope ratio of silcrete quartz cement, Lake Eyre Basin (Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith assemblages as a promising tool for reconstructing Mediterranean Holocene vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,90 +6909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7171,64 +7171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene phytolith and carbon-isotope record from a Latosol at Salitre, South-Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,64 +7292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytolithes comme marqueurs paléoenvironnementaux dans l'Atlas atlantique (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Claude Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7387,64 +7387,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths : indicators of grassland dynamics during the late Holocene in intertropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,64 +7517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant impact on the biogeochemical cycle of silicon and related weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,77 +7646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phytolithes, indicateurs du cycle biogeochimique du silicium en forêt équatoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences de Paris.Série 2 : Sciences de la Terre et des Planètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 319, pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7741,51 +7741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects théorique et pratique des échanges thermiques dans la cavité vitre-absorbeur d'un capteur plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,103 +8001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Aix les bains, France</w:t>
@@ -8245,493 +8245,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minger Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred J Longstaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515431v1</w:t>
+                <w:t xml:space="preserve">hal-04975975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975975v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04724587v1</w:t>
+                <w:t xml:space="preserve">hal-04515431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First field record of 17O-excess of atmospheric vapor measured by cavity ring-down spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
@@ -8769,90 +8769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées lacustres du Trou au Natron (Tibesti, Tchad) : nouvelles perspectives sur le climat du Sahara à l'Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dinies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8894,103 +8894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths, a proxy of relative humidity: impact of the triple oxygen isotope composition of soil water and vegetation type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference, virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
@@ -9019,90 +9019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors controlling the triple oxygen isotope composition of grass leaf water and phytoliths: insights for paleoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9144,77 +9144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the triple oxygen isotope composition of precipitation to the identification of surface-atmosphere interactions in the sub-humid part of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoukarim Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9317,51 +9317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred J. Longstaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9397,307 +9397,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the driving factors of the triple oxygen isotope composition of water at the soil/plant/atmosphere interface in climate chamber</w:t>
+                <w:t xml:space="preserve">Stable isotope composition (δ 2 H, δ 18 O AND δ 17 O) of rainfall in Benin, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Landais</w:t>
+                <w:t xml:space="preserve">A. Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Piel</w:t>
+                <w:t xml:space="preserve">T. Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550938v1</w:t>
+                <w:t xml:space="preserve">hal-03551193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition (δ 2 H, δ 18 O AND δ 17 O) of rainfall in Benin, West Africa</w:t>
+                <w:t xml:space="preserve">Exploring the driving factors of the triple oxygen isotope composition of water at the soil/plant/atmosphere interface in climate chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Outrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alassane</w:t>
+                <w:t xml:space="preserve">A. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stieglitz</w:t>
+                <w:t xml:space="preserve">C Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551193v1</w:t>
+                <w:t xml:space="preserve">hal-03550938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the HUMI-17 project - Past dynamic of continental atmospheric relative humidity, new insights from the triple isotope composition of oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium of the Earth Sciences Department of Western University London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,103 +9722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes in biogenic silica and diatom assemblages from Lake Petit (2200 m a.s.l) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 kyr BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIS Conference “Silicon, Silica and their Isotopes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Blanes, Spain</w:t>
@@ -9847,77 +9847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, location and molecular characterization of phytolith carbon: insights for the phytolith carbon cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,51 +10024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
@@ -10097,90 +10097,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new proxy of continental atmospheric humidity: the triple oxygen isotopic composition of plant biosilica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10235,51 +10235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining new C4 grass plant functional types to reflect the grass cover diversity in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10511,51 +10511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres du Gaaf, Le paysage du cimetière médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,51 +10580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation système appliquée à l'optimisation énergétique des moteurs thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,51 +10772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Korotev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10871,77 +10871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is 14C-AMS analysis of phytoliths a suitable tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11011,51 +11011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global compilation of diatom silica oxygen isotope records from lake sediment – trends, and implications for climate reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,103 +11116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grass leaf anatomy, development and light/dark alternation on the triple oxygen isotope signature of leaf water and phytoliths: insights for a new proxy of continental atmospheric humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11260,267 +11260,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975976v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04975976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11596,51 +11596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="869DB155"/>
+    <w:nsid w:val="37CC5B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11827,51 +11827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Longstaffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Webb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Outrequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1881-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamard-Bois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4613-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ginneken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03659-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pasturel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Di&#232;ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Black" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C Matteuzzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Volkmer-Ribeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201520140461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Prior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H.G. Coe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.02.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZGRXHBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W Hilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-307-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Hilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1091-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Chapligin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Leng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Dodd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H G Coe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Southon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9436-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Franchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.03.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4AAD4CD7337517AD056A6C1C87A198595F5F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Wooller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071475c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MWDLGLN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRHXK1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01162.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ball" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci172" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2004.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197900140108100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3873852CDA22CC0ED8F2A29A316B44320A85B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dinies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinel Gbewezoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13543" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guoz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Bouvier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Webb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Longstaffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550938v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Outrequin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551193v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonzogni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550345v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pauchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devidal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karmed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Korotev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meister" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bailey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Biskaborn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Longstaffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Webb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Outrequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1881-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamard-Bois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4613-2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ginneken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03659-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pasturel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Di&#232;ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Prior" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C Matteuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Volkmer-Ribeiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201520140461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Black" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H.G. Coe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.02.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZGRXHBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W Hilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-307-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Hilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1091-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Chapligin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Leng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Dodd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Franchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9436-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H G Coe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Southon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.03.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4AAD4CD7337517AD056A6C1C87A198595F5F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Wooller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071475c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MWDLGLN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01162.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ball" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci172" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRHXK1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2004.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197900140108100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3873852CDA22CC0ED8F2A29A316B44320A85B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dinies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinel Gbewezoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13543" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guoz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Bouvier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Webb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Longstaffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Outrequin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonzogni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550345v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pauchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devidal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karmed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Korotev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meister" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bailey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Biskaborn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>