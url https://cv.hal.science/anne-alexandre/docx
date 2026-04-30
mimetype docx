--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -160,364 +160,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
+                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mention</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Clement Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185154v1</w:t>
+                <w:t xml:space="preserve">hal-05317209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
+                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Outrequin</w:t>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317209v1</w:t>
+                <w:t xml:space="preserve">hal-05185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O-excess of grass leaf phytoliths across the North American prairies records late-growing season daytime relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minger Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Longstaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -558,498 +558,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
+                <w:t xml:space="preserve">The African Holocene Humid Period in the Tibesti mountains (central Sahara, Chad): Climate reconstruction inferred from fossil diatoms and their oxygen isotope composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Voigt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderamane Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.108099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304247v1</w:t>
+                <w:t xml:space="preserve">hal-04227586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Claudia Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 610, pp.111345. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.111345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962098v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Holocene Humid Period in the Tibesti mountains (central Sahara, Chad): Climate reconstruction inferred from fossil diatoms and their oxygen isotope composition</w:t>
+                <w:t xml:space="preserve">Dissolution does not affect grass phytolith assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
+                <w:t xml:space="preserve">Hongye Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderamane Moussa</w:t>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 308, pp.108099. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 610, pp.111345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.111345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227586v1</w:t>
+                <w:t xml:space="preserve">hal-03962098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt;O‐excess and d‐excess of atmospheric water vapor measured by cavity ring‐down spectrometry: Evidence of a matrix effect and implication for the calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (6), pp.e9227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1096,64 +1096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths, a new proxy of atmospheric relative humidity: controls of soil water isotope composition, temperature, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration and relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,511 +1211,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedogenic origin of precious opals from Wegel Tena (Ethiopia): Evidence from trace elements and oxygen isotopes</w:t>
+                <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chauviré</w:t>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chamard-Bois</w:t>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole La</w:t>
+                <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.127-139. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010828v1</w:t>
+                <w:t xml:space="preserve">hal-02010676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of leaf length and development stage on the triple oxygen isotope signature of grass leaf water and phytoliths: insights for a proxy of continental atmospheric humidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pedogenic origin of precious opals from Wegel Tena (Ethiopia): Evidence from trace elements and oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Devidal</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chamard-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-4613-2019⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464804v1</w:t>
+                <w:t xml:space="preserve">hal-02010828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">Effects of leaf length and development stage on the triple oxygen isotope signature of grass leaf water and phytoliths: insights for a proxy of continental atmospheric humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Couapel</w:t>
+                <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.253-263. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (23), pp.4613-4625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-4613-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010676v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths as a proxy of continental atmospheric humidity: insights from climate chamber and climate transect calibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (10), pp.3223 - 3241. </w:t>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.162 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1870,51 +1870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytolith carbon sequestration concept: Fact or fiction? A comment on “Occurrence, turnover and carbon sequestration potential of phytoliths in terrestrial ecosystems by Song et al. doi: 10.1016/ j.earscirev.2016.04.007”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.251 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1987,64 +1987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 212, pp.196-210. </w:t>
@@ -2095,51 +2095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Nuclear Polarization NMR as a new tool to investigate the nature of organic compounds occluded in plant silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,338 +2206,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct uptake of organically derived carbon by grass roots and allocation in leaves and phytoliths: 13C labeling evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Grass Physiognomic Trait Variation in African Herbaceous Biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick M Cazevieille</w:t>
+                <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M Chevassus-Rosset</w:t>
+                <w:t xml:space="preserve">Amadou M Dièye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Signoret</w:t>
+                <w:t xml:space="preserve">Abdoulaye Wélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (5), pp.1693 - 1703. </w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.311 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1693-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/btp.12282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515399v1</w:t>
+                <w:t xml:space="preserve">hal-01909495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass Physiognomic Trait Variation in African Herbaceous Biomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct uptake of organically derived carbon by grass roots and allocation in leaves and phytoliths: 13C labeling evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pasturel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Novello</w:t>
+                <w:t xml:space="preserve">Patrick M Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou M Dièye</w:t>
+                <w:t xml:space="preserve">Claire M Chevassus-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Wélé</w:t>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (3), pp.311 - 320. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.1693 - 1703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.12282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1693-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909495v1</w:t>
+                <w:t xml:space="preserve">hal-01515399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous evidence of old soil carbon in grass biosilica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,710 +2608,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From radiocarbon analysis to interpretation: A comment on “Phytolith Radiocarbon Dating in Archaeological and Paleoecological Research: A Case Study of Phytoliths from Modern Neotropical Plants and a Review of the Previous Dating Evidence”, Journal of Archaeological Science (2015), doi: 10.1016/j.jas.2015.06.002.” by Dolores R. Piperno</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Bolivian paleolake evaporation on the δ18O of the Andean glaciers during the last deglaciation (18.5–11.7 ka): diatom-inferred δ18O values and hydro-isotopic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine A Prior</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.015⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909515v1</w:t>
+                <w:t xml:space="preserve">hal-01909526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New highlights of phytolith structure and occluded carbon location: 3-D X-ray microscopy and NanoSIMS results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental factors related to the production of a complex set of spicules in a tropical freshwater sponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delhaye</w:t>
+                <w:t xml:space="preserve">Marcela C Matteuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">Cecília Volkmer-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
+                <w:t xml:space="preserve">Angélica F.D.C. Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César A.C. Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-863-2015⟩</w:t>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (4), pp.2013 - 2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765201520140461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909519v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors related to the production of a complex set of spicules in a tropical freshwater sponge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New highlights of phytolith structure and occluded carbon location: 3-D X-ray microscopy and NanoSIMS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília Volkmer-Ribeiro</w:t>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica F.D.C. Varajão</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César A.C. Varajão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">T. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0001-3765201520140461⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.863-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-863-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909524v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of old soil carbon in grass biosilica particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From radiocarbon analysis to interpretation: A comment on “Phytolith Radiocarbon Dating in Archaeological and Paleoecological Research: A Case Study of Phytoliths from Modern Neotropical Plants and a Review of the Previous Dating Evidence”, Journal of Archaeological Science (2015), doi: 10.1016/j.jas.2015.06.002.” by Dolores R. Piperno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaciara M Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A Prior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-12-15369-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739295v1</w:t>
+                <w:t xml:space="preserve">hal-01909515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bolivian paleolake evaporation on the δ18O of the Andean glaciers during the last deglaciation (18.5–11.7 ka): diatom-inferred δ18O values and hydro-isotopic modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+                <w:t xml:space="preserve">Evidence of old soil carbon in grass biosilica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Reyerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araks Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Black</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">H. Martinez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120, pp.93-106. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (18), pp.15369 - 15410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bgd-12-15369-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909526v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical relationships between AET/PET and phytolith indices (vol 32, pg 311, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Holocene tree cover density in Cabo Frio (Rio de Janeiro, Brazil): Evidence from soil phytolith assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloisa H.G. Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cacilda Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible source of ancient carbon in phytolith concentrates from harvested grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oxygen isotopic composition of phytolith assemblages from tropical rainforest soil tops (Queensland, Australia): validation of a new paleoenvironmental tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to `The oxygen isotopic composition of phytolith assemblages from tropical rainforest soil tops (Queensland, Australia): validation of a new paleoenvironmental tool' published in Clim. Past, 8, 307-324, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of savannas in the terrestrial Si cycle: A case-study from Lamto, Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie J Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin P Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4381,450 +4381,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the parent bodies of micrometeorites with high-precision oxygen isotope ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE PHYTOLITH 14 C PUZZLE: A TALE OF BACKGROUND DETERMINATIONS AND ACCURACY TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaciara M Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Suavet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Heloisa H G Coe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A Franchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">John R Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.113 - 128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909569v1</w:t>
+                <w:t xml:space="preserve">hal-01909591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examination of the temperature-dependent relationship between δ18Odiatoms and δ18Olake water and implications for paleoclimate inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (2), pp.547-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10933-010-9436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE PHYTOLITH 14 C PUZZLE: A TALE OF BACKGROUND DETERMINATIONS AND ACCURACY TESTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of the parent bodies of micrometeorites with high-precision oxygen isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Suavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloisa H G Coe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John R Southon</w:t>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 293 (3-4), pp.313 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909591v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on the paper in Quaternary International: “Methodological concerns for analysis of phytolith assemblages: Does count size matter?” (C.A.E. Strömberg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4884,51 +4884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of grassland biomes from phytoliths in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,77 +5013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith indices as proxies of grass subfamilies on East African tropical mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Wooller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5134,103 +5134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR Laser Extraction Technique Applied to Oxygen Isotope Analysis of Small Biogenic Silica Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (7), pp.2372 - 2378. </w:t>
@@ -5293,51 +5293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new protocol for oxygen isotope analysis of authigenic and biogenic fine silica grains using laser-extraction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,90 +5397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope analyses of fine silica grains using laser-extraction technique : comparison with oxygen isotope data obtained from ion microprobe analyses and application to quartzite and silcrete cement investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5544,77 +5544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths as indicators of pedogenesis and paleoenvironmental changes in the Brazilian cerrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Borba-Roschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5665,1170 +5665,1170 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O Peyron</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32 (2), pp.311-327. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 32, pp.311 - 327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457696v1</w:t>
+                <w:t xml:space="preserve">hal-01909602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Code for Phytolith Nomenclature 1.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Madella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Christian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ball</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Casner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 96 (2), pp.253 - 260. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (14), pp.1250-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mci172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909685v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of phytoliths to the suspended load of biogenic silica in the Nyong basin rivers (Cameroon)</w:t>
+                <w:t xml:space="preserve">A phytolith index as a proxy of tree cover density in tropical areas: Calibration with Leaf Area Index along a forest-savanna transect in southeastern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+                <w:t xml:space="preserve">C Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-004-2945-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909688v1</w:t>
+                <w:t xml:space="preserve">hal-01457697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Code for Phytolith Nomenclature 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.R. Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (2), pp.253 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164093v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytolith index as a proxy of tree cover density in tropical areas: Calibration with Leaf Area Index along a forest-savanna transect in southeastern Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Hely</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (2), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01162.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457697v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of phytoliths to the suspended load of biogenic silica in the Nyong basin rivers (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74 (1), pp.101 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-004-2945-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909602v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Casner</w:t>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C.R. Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, pp. 1250-1256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909687v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and disadvantages of phytolith analysis for the reconstruction of Mediterranean vegetation: an assessment based on modern phytolith, pollen and botanical data (Luberon, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Methodological improvements for investigating silcrete formation: petrography, FT-IR and oxygen isotope ratio of silcrete quartz cement, Lake Eyre Basin (Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errol Véla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve M Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel M Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2004.02.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 211 (3-4), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909607v1</w:t>
+                <w:t xml:space="preserve">hal-01909690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological improvements for investigating silcrete formation: petrography, FT-IR and oxygen isotope ratio of silcrete quartz cement, Lake Eyre Basin (Australia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advantages and disadvantages of phytolith analysis for the reconstruction of Mediterranean vegetation: an assessment based on modern phytolith, pollen and botanical data (Luberon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel M Savin</w:t>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 211 (3-4), pp.261-274. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 129 (4), pp.213 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909690v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytolith assemblages as a promising tool for reconstructing Mediterranean Holocene vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6890,345 +6890,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
+                <w:t xml:space="preserve">Phytoliths as paleoenvironmental indicators, West Side Middle Awash Valley, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+                <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 152 (1-2), pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00333.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0031-0182(99)00045-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909693v1</w:t>
+                <w:t xml:space="preserve">hal-01909694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths as paleoenvironmental indicators, West Side Middle Awash Valley, Ethiopia</w:t>
+                <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 152 (1-2), pp.87-100. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0031-0182(99)00045-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909694v1</w:t>
+                <w:t xml:space="preserve">hal-01909693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene phytolith and carbon-isotope record from a Latosol at Salitre, South-Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,64 +7292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytolithes comme marqueurs paléoenvironnementaux dans l'Atlas atlantique (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Claude Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7387,90 +7387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoliths : indicators of grassland dynamics during the late Holocene in intertropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7517,64 +7517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant impact on the biogeochemical cycle of silicon and related weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,77 +7646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phytolithes, indicateurs du cycle biogeochimique du silicium en forêt équatoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences de Paris.Série 2 : Sciences de la Terre et des Planètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 319, pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7741,51 +7741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects théorique et pratique des échanges thermiques dans la cavité vitre-absorbeur d'un capteur plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,103 +8001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Aix les bains, France</w:t>
@@ -8245,493 +8245,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975975v1</w:t>
+                <w:t xml:space="preserve">hal-04515431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minger Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mention</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Aleman</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred J Longstaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04724587v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+                <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515431v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First field record of 17O-excess of atmospheric vapor measured by cavity ring-down spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
@@ -8769,90 +8769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées lacustres du Trou au Natron (Tibesti, Tchad) : nouvelles perspectives sur le climat du Sahara à l'Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Nassour Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hoelzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dinies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8894,103 +8894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple oxygen isotope composition of phytoliths, a proxy of relative humidity: impact of the triple oxygen isotope composition of soil water and vegetation type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference, virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
@@ -9019,90 +9019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors controlling the triple oxygen isotope composition of grass leaf water and phytoliths: insights for paleoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9144,77 +9144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the triple oxygen isotope composition of precipitation to the identification of surface-atmosphere interactions in the sub-humid part of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoukarim Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,432 +9272,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new not so eucrite-like ungrouped achondrite: northwest africa 12338</w:t>
+                <w:t xml:space="preserve">Stable isotope composition (δ 2 H, δ 18 O AND δ 17 O) of rainfall in Benin, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Guoz</w:t>
+                <w:t xml:space="preserve">C Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A Bouvier</w:t>
+                <w:t xml:space="preserve">C Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Webb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">A. Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred J. Longstaffe</w:t>
+                <w:t xml:space="preserve">T. Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Lunar and Planetary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Isotope Hydrology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526360v1</w:t>
+                <w:t xml:space="preserve">hal-03551193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope composition (δ 2 H, δ 18 O AND δ 17 O) of rainfall in Benin, West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the driving factors of the triple oxygen isotope composition of water at the soil/plant/atmosphere interface in climate chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Outrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vallet-Coulomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">A. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Outrequin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Stieglitz</w:t>
+                <w:t xml:space="preserve">C Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Isotope Hydrology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551193v1</w:t>
+                <w:t xml:space="preserve">hal-03550938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the driving factors of the triple oxygen isotope composition of water at the soil/plant/atmosphere interface in climate chamber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A new not so eucrite-like ungrouped achondrite: northwest africa 12338</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Piel</w:t>
+                <w:t xml:space="preserve">Fred J. Longstaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">50th Lunar and Planetary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550938v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the HUMI-17 project - Past dynamic of continental atmospheric relative humidity, new insights from the triple isotope composition of oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium of the Earth Sciences Department of Western University London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,103 +9722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes in biogenic silica and diatom assemblages from Lake Petit (2200 m a.s.l) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 kyr BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIS Conference “Silicon, Silica and their Isotopes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Blanes, Spain</w:t>
@@ -9847,77 +9847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, location and molecular characterization of phytolith carbon: insights for the phytolith carbon cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,320 +9966,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of potential standards for oxygen isotope microanalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a new proxy of continental atmospheric humidity: the triple oxygen isotopic composition of plant biosilica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thomen</w:t>
+                <w:t xml:space="preserve">S Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Nagashima</w:t>
+                <w:t xml:space="preserve">A Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Couapel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">S. Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">AGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551307v1</w:t>
+                <w:t xml:space="preserve">hal-03550345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new proxy of continental atmospheric humidity: the triple oxygen isotopic composition of plant biosilica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Evaluation of potential standards for oxygen isotope microanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nagashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550345v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining new C4 grass plant functional types to reflect the grass cover diversity in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10511,51 +10511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres du Gaaf, Le paysage du cimetière médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,51 +10580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation système appliquée à l'optimisation énergétique des moteurs thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10759,64 +10759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Korotev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10884,51 +10884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11011,51 +11011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global compilation of diatom silica oxygen isotope records from lake sediment – trends, and implications for climate reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,103 +11116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grass leaf anatomy, development and light/dark alternation on the triple oxygen isotope signature of leaf water and phytoliths: insights for a new proxy of continental atmospheric humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11260,267 +11260,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04975976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04975976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11596,51 +11596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37CC5B24"/>
+    <w:nsid w:val="684FE39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11827,51 +11827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Longstaffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Webb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Outrequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1881-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamard-Bois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4613-2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ginneken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03659-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pasturel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Di&#232;ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Prior" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C Matteuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Volkmer-Ribeiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201520140461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Black" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H.G. Coe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.02.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZGRXHBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W Hilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-307-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Hilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1091-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Chapligin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Leng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Dodd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Franchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9436-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H G Coe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Southon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.03.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4AAD4CD7337517AD056A6C1C87A198595F5F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Wooller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071475c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MWDLGLN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01162.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ball" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci172" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRHXK1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2004.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197900140108100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3873852CDA22CC0ED8F2A29A316B44320A85B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dinies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinel Gbewezoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13543" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guoz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Bouvier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Webb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Longstaffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Outrequin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonzogni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550345v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pauchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devidal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karmed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Korotev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meister" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bailey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Biskaborn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Longstaffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Webb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Outrequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1881-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamard-Bois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4613-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ginneken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03659-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pasturel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Di&#232;ye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12282" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Black" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C Matteuzzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Volkmer-Ribeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201520140461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Prior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H.G. Coe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.02.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZGRXHBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W Hilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-307-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Hilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1091-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Chapligin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Leng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Dodd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H G Coe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Southon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9436-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Franchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.03.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4AAD4CD7337517AD056A6C1C87A198595F5F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Wooller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071475c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MWDLGLN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRHXK1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ball" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01162.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197900140108100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3873852CDA22CC0ED8F2A29A316B44320A85B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dinies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinel Gbewezoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13543" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Outrequin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550938v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guoz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Webb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Longstaffe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pauchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551307v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonzogni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karmed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Korotev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meister" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bailey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Biskaborn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>