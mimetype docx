--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -4865,290 +4865,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of grassland biomes from phytoliths in West Africa</w:t>
+                <w:t xml:space="preserve">Phytolith indices as proxies of grass subfamilies on East African tropical mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew J Wooller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01944.x⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (3-4), pp.209 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909598v1</w:t>
+                <w:t xml:space="preserve">hal-01909600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytolith indices as proxies of grass subfamilies on East African tropical mountains</w:t>
+                <w:t xml:space="preserve">Definition of grassland biomes from phytoliths in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Wooller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (11), pp.2039-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01944.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.016⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909600v1</w:t>
+                <w:t xml:space="preserve">hal-01909598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR Laser Extraction Technique Applied to Oxygen Isotope Analysis of Small Biogenic Silica Samples</w:t>
               </w:r>
@@ -5659,398 +5659,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Casner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (14), pp.1250-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909602v1</w:t>
+                <w:t xml:space="preserve">hal-01909687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First dating of protohistorical forest clearings on the Vosges grasslands (Rossberg, Haut-Rhin, France). A pedoanthracological study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phytolith index as a proxy of tree cover density in tropical areas: Calibration with Leaf Area Index along a forest-savanna transect in southeastern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909687v1</w:t>
+                <w:t xml:space="preserve">hal-01457697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytolith index as a proxy of tree cover density in tropical areas: Calibration with Leaf Area Index along a forest-savanna transect in southeastern Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Bremond</w:t>
+                <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Hely</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.311 - 327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01457697v1</w:t>
+                <w:t xml:space="preserve">hal-01909602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Code for Phytolith Nomenclature 1.0</w:t>
               </w:r>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass water stress estimated from phytoliths in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,77 +6399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières datations directes de défrichements protohistoriques sur les chaumes secondaires des Vosges (Rossberg, Haut-Rhin). Approche pédoanthracologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7038,51 +7038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10091,277 +10091,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of potential standards for oxygen isotope microanalysis</w:t>
+                <w:t xml:space="preserve">Determining new C4 grass plant functional types to reflect the grass cover diversity in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thomen</w:t>
+                <w:t xml:space="preserve">M Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Nagashima</w:t>
+                <w:t xml:space="preserve">C. Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Couapel</w:t>
+                <w:t xml:space="preserve">A. Wélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sonzogni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Alexandre</w:t>
+                <w:t xml:space="preserve">A. Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">10th international meeting on phytolith research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551307v1</w:t>
+                <w:t xml:space="preserve">hal-03551405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining new C4 grass plant functional types to reflect the grass cover diversity in Africa</w:t>
+                <w:t xml:space="preserve">Evaluation of potential standards for oxygen isotope microanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pasturel</w:t>
+                <w:t xml:space="preserve">A Thomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nagashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international meeting on phytolith research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551405v1</w:t>
+                <w:t xml:space="preserve">hal-03551307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next chapter of direct phytolith 14C dating: debunking the myth of occluded photosynthetic carbon exclusivity</w:t>
               </w:r>
@@ -11596,51 +11596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="684FE39E"/>
+    <w:nsid w:val="2C7E356D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11827,51 +11827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Longstaffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Webb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Outrequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1881-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamard-Bois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4613-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ginneken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03659-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pasturel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Di&#232;ye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12282" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Black" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C Matteuzzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Volkmer-Ribeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201520140461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Prior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H.G. Coe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.02.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZGRXHBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W Hilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-307-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Hilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1091-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Chapligin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Leng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Dodd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H G Coe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Southon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9436-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Franchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.03.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4AAD4CD7337517AD056A6C1C87A198595F5F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Wooller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071475c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MWDLGLN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRHXK1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ball" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01162.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197900140108100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3873852CDA22CC0ED8F2A29A316B44320A85B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dinies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinel Gbewezoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13543" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Outrequin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550938v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guoz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Webb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Longstaffe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pauchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551307v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonzogni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551405v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karmed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Korotev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meister" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bailey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Biskaborn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-alexandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Longstaffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Webb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassour Yacoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoelzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9227" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Outrequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1881-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chamard-Bois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4613-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3223-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ginneken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03659-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pasturel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou M Di&#232;ye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12282" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Cazevieille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1693-2016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Black" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.04.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C Matteuzzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Volkmer-Ribeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica F.D.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201520140461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909519v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-863-2015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Prior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H.G. Coe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.02.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZGRXHBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W Hilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-307-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Hilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1091-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bouvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Chapligin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Leng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Dodd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa H G Coe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Southon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9436-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Franchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.03.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Wooller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01944.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4AAD4CD7337517AD056A6C1C87A198595F5F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071475c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MWDLGLN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Borba-Roschel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Casner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.06.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457697v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hely" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHRHXK1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909685v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ball" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01162.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-004-2945-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XN4F18RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Llorens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Savin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.06.024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Meunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-0182(99)00045-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4G4ZJ4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubi&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01569012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Claude Simone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00089-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909699v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Koud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00001-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/990A0A2E51A9D800C3D9474FEF50542BA1AB19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244593v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197900140108100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3873852CDA22CC0ED8F2A29A316B44320A85B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05361211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fidalgo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhantao Feng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dinies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinel Gbewezoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13543" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551193v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Outrequin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stieglitz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550938v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Piel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526360v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guoz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Bouvier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Webb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Longstaffe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pauchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551405v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#233;l&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551307v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nagashima" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonzogni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley L. Gallagher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karmed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Korotev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meister" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bailey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Biskaborn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>